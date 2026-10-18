--- v1 (2026-08-09)
+++ v2 (2026-10-18)
@@ -2,100 +2,103 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Rohdaten Tracks" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Tage" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Januar" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Februar" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="März" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="April" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Mai" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="Juni" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="Juli" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="August" sheetId="11" state="visible" r:id="rId11"/>
-    <sheet name="Oktober" sheetId="12" state="visible" r:id="rId12"/>
-[...3 lines deleted...]
-    <sheet name="Pivot-Auswertung" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="September" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="Oktober" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="Dezember" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="Urlaub" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="Altersfreizeit" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="Pivot-Auswertung" sheetId="17" state="visible" r:id="rId17"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Übersicht'!$G$3:$O$15</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Rohdaten Tracks'!$A$1:$J$277</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tage'!$A$1:$P$164</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Rohdaten Tracks'!$A$1:$J$345</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tage'!$A$1:$P$212</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Januar'!$A$1:$P$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Februar'!$A$1:$P$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'März'!$A$1:$P$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'April'!$A$1:$P$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Mai'!$A$1:$P$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Juni'!$A$1:$P$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Juli'!$A$1:$P$23</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'August'!$A$1:$P$6</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'Pivot-Auswertung'!$A$1:$B$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'August'!$A$1:$P$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'September'!$A$1:$P$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'Oktober'!$A$1:$P$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">'Dezember'!$A$1:$P$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="14" hidden="1">'Urlaub'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'Altersfreizeit'!$A$1:$P$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'Pivot-Auswertung'!$A$1:$B$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="18"/>
     </font>
     <font>
       <b val="1"/>
@@ -308,51 +311,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <style val="10"/>
   <chart>
     <title>
       <tx>
         <rich>
           <a:bodyPr/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:t>Monatsdifferenz</a:t>
             </a:r>
           </a:p>
         </rich>
       </tx>
     </title>
     <plotArea>
       <barChart>
         <barDir val="col"/>
         <grouping val="clustered"/>
@@ -1280,90 +1283,90 @@
         <v/>
       </c>
       <c r="N10" s="3">
         <f>SUMIFS(Tage!K:K,Tage!C:C,G10)</f>
         <v/>
       </c>
       <c r="O10" s="3">
         <f>SUMIFS(Tage!M:M,Tage!C:C,G10)</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="H11" s="3">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I11" s="3">
         <f>IF(N11="","",IF(N11&lt;0,"-","")&amp;INT(ABS(N11)/60)&amp;"h "&amp;TEXT(MOD(ABS(N11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J11" s="3">
+      <c r="J11" s="4">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="K11" s="3">
         <f>IF(O11="","",IF(O11&lt;0,"-","")&amp;INT(ABS(O11)/60)&amp;"h "&amp;TEXT(MOD(ABS(O11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="L11" s="3">
         <f>N11-M11</f>
         <v/>
       </c>
       <c r="M11" s="3">
         <f>SUMIFS(Tage!J:J,Tage!C:C,G11)</f>
         <v/>
       </c>
       <c r="N11" s="3">
         <f>SUMIFS(Tage!K:K,Tage!C:C,G11)</f>
         <v/>
       </c>
       <c r="O11" s="3">
         <f>SUMIFS(Tage!M:M,Tage!C:C,G11)</f>
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>September</t>
         </is>
       </c>
       <c r="H12" s="3">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I12" s="3">
         <f>IF(N12="","",IF(N12&lt;0,"-","")&amp;INT(ABS(N12)/60)&amp;"h "&amp;TEXT(MOD(ABS(N12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J12" s="3">
+      <c r="J12" s="5">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="K12" s="3">
         <f>IF(O12="","",IF(O12&lt;0,"-","")&amp;INT(ABS(O12)/60)&amp;"h "&amp;TEXT(MOD(ABS(O12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="L12" s="3">
         <f>N12-M12</f>
         <v/>
       </c>
       <c r="M12" s="3">
         <f>SUMIFS(Tage!J:J,Tage!C:C,G12)</f>
         <v/>
       </c>
       <c r="N12" s="3">
         <f>SUMIFS(Tage!K:K,Tage!C:C,G12)</f>
         <v/>
       </c>
       <c r="O12" s="3">
         <f>SUMIFS(Tage!M:M,Tage!C:C,G12)</f>
         <v/>
       </c>
     </row>
     <row r="13">
@@ -3352,74 +3355,74 @@
     <cfRule type="expression" priority="43" dxfId="0">
       <formula>$L23&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="44" dxfId="1">
       <formula>$L23&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H25">
     <cfRule type="expression" priority="45" dxfId="0">
       <formula>$L25&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="46" dxfId="1">
       <formula>$L25&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
-    <col width="11" customWidth="1" min="14" max="14"/>
-    <col width="10" customWidth="1" min="15" max="15"/>
+    <col width="24" customWidth="1" min="14" max="14"/>
+    <col width="21" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>KW</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Monat</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
@@ -3766,158 +3769,3055 @@
       </c>
       <c r="L6" s="4">
         <f>K6-J6</f>
         <v/>
       </c>
       <c r="M6" s="4">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="7"/>
+    <row r="7">
+      <c r="A7" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B7" s="6" t="n">
+        <v>46244</v>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F7" s="3">
+        <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G7" s="3">
+        <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H7" s="4">
+        <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I7" s="3">
+        <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J7" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K7" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
+        <v/>
+      </c>
+      <c r="L7" s="3">
+        <f>K7-J7</f>
+        <v/>
+      </c>
+      <c r="M7" s="3">
+        <f>MAX(0,J7-K7)</f>
+        <v/>
+      </c>
+      <c r="N7" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O7" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P7" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
     <row r="8">
-      <c r="A8" s="18" t="inlineStr">
+      <c r="A8" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B8" s="6" t="n">
+        <v>46245</v>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F8" s="3">
+        <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G8" s="3">
+        <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H8" s="4">
+        <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I8" s="3">
+        <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J8" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K8" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
+        <v/>
+      </c>
+      <c r="L8" s="3">
+        <f>K8-J8</f>
+        <v/>
+      </c>
+      <c r="M8" s="3">
+        <f>MAX(0,J8-K8)</f>
+        <v/>
+      </c>
+      <c r="N8" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O8" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P8" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>46246</v>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
+      <c r="F9" s="3">
+        <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G9" s="3">
+        <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H9" s="4">
+        <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I9" s="3">
+        <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J9" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K9" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
+        <v/>
+      </c>
+      <c r="L9" s="3">
+        <f>K9-J9</f>
+        <v/>
+      </c>
+      <c r="M9" s="3">
+        <f>MAX(0,J9-K9)</f>
+        <v/>
+      </c>
+      <c r="N9" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O9" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P9" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="16" t="n">
+        <v>33</v>
+      </c>
+      <c r="B10" s="17" t="n">
+        <v>46247</v>
+      </c>
+      <c r="C10" s="16" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D10" s="16" t="inlineStr"/>
+      <c r="E10" s="16" t="inlineStr"/>
+      <c r="F10" s="16">
+        <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G10" s="16">
+        <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H10" s="16">
+        <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I10" s="16">
+        <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J10" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K10" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
+        <v/>
+      </c>
+      <c r="L10" s="16">
+        <f>K10-J10</f>
+        <v/>
+      </c>
+      <c r="M10" s="16">
+        <f>MAX(0,J10-K10)</f>
+        <v/>
+      </c>
+      <c r="N10" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O10" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P10" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B11" s="6" t="n">
+        <v>46248</v>
+      </c>
+      <c r="C11" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F11" s="3">
+        <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G11" s="3">
+        <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H11" s="4">
+        <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I11" s="3">
+        <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J11" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K11" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
+        <v/>
+      </c>
+      <c r="L11" s="3">
+        <f>K11-J11</f>
+        <v/>
+      </c>
+      <c r="M11" s="3">
+        <f>MAX(0,J11-K11)</f>
+        <v/>
+      </c>
+      <c r="N11" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O11" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P11" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B12" s="13" t="n">
+        <v>46251</v>
+      </c>
+      <c r="C12" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D12" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F12" s="12">
+        <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G12" s="12">
+        <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H12" s="4">
+        <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I12" s="12">
+        <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J12" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K12" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
+        <v/>
+      </c>
+      <c r="L12" s="12">
+        <f>K12-J12</f>
+        <v/>
+      </c>
+      <c r="M12" s="12">
+        <f>MAX(0,J12-K12)</f>
+        <v/>
+      </c>
+      <c r="N12" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O12" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P12" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B13" s="13" t="n">
+        <v>46252</v>
+      </c>
+      <c r="C13" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D13" s="12" t="inlineStr">
+        <is>
+          <t>07:00</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="F13" s="12">
+        <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G13" s="12">
+        <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H13" s="4">
+        <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I13" s="12">
+        <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J13" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K13" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
+        <v/>
+      </c>
+      <c r="L13" s="12">
+        <f>K13-J13</f>
+        <v/>
+      </c>
+      <c r="M13" s="12">
+        <f>MAX(0,J13-K13)</f>
+        <v/>
+      </c>
+      <c r="N13" s="12" t="inlineStr">
+        <is>
+          <t>Workshop GBA #workshop</t>
+        </is>
+      </c>
+      <c r="O13" s="12" t="inlineStr">
+        <is>
+          <t>Workshop GBA, Pause</t>
+        </is>
+      </c>
+      <c r="P13" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="14" t="n">
+        <v>34</v>
+      </c>
+      <c r="B14" s="15" t="n">
+        <v>46253</v>
+      </c>
+      <c r="C14" s="14" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D14" s="14" t="inlineStr"/>
+      <c r="E14" s="14" t="inlineStr"/>
+      <c r="F14" s="14">
+        <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G14" s="14">
+        <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H14" s="5">
+        <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I14" s="14">
+        <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J14" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K14" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
+        <v/>
+      </c>
+      <c r="L14" s="14">
+        <f>K14-J14</f>
+        <v/>
+      </c>
+      <c r="M14" s="14">
+        <f>MAX(0,J14-K14)</f>
+        <v/>
+      </c>
+      <c r="N14" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O14" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P14" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B15" s="13" t="n">
+        <v>46254</v>
+      </c>
+      <c r="C15" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D15" s="12" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="E15" s="12" t="inlineStr">
+        <is>
+          <t>17:15</t>
+        </is>
+      </c>
+      <c r="F15" s="12">
+        <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G15" s="12">
+        <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H15" s="5">
+        <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I15" s="12">
+        <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J15" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K15" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
+        <v/>
+      </c>
+      <c r="L15" s="12">
+        <f>K15-J15</f>
+        <v/>
+      </c>
+      <c r="M15" s="12">
+        <f>MAX(0,J15-K15)</f>
+        <v/>
+      </c>
+      <c r="N15" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O15" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P15" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B16" s="13" t="n">
+        <v>46255</v>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="F16" s="12">
+        <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G16" s="12">
+        <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H16" s="4">
+        <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I16" s="12">
+        <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J16" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K16" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
+        <v/>
+      </c>
+      <c r="L16" s="12">
+        <f>K16-J16</f>
+        <v/>
+      </c>
+      <c r="M16" s="12">
+        <f>MAX(0,J16-K16)</f>
+        <v/>
+      </c>
+      <c r="N16" s="12" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="O16" s="12" t="inlineStr">
+        <is>
+          <t>mobileOffice, Pause</t>
+        </is>
+      </c>
+      <c r="P16" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B17" s="6" t="n">
+        <v>46258</v>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F17" s="3">
+        <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G17" s="3">
+        <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H17" s="4">
+        <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I17" s="3">
+        <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K17" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B17)</f>
+        <v/>
+      </c>
+      <c r="L17" s="3">
+        <f>K17-J17</f>
+        <v/>
+      </c>
+      <c r="M17" s="3">
+        <f>MAX(0,J17-K17)</f>
+        <v/>
+      </c>
+      <c r="N17" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O17" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P17" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B18" s="6" t="n">
+        <v>46259</v>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F18" s="3">
+        <f>IF(J18="","",IF(J18&lt;0,"-","")&amp;INT(ABS(J18)/60)&amp;"h "&amp;TEXT(MOD(ABS(J18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G18" s="3">
+        <f>IF(K18="","",IF(K18&lt;0,"-","")&amp;INT(ABS(K18)/60)&amp;"h "&amp;TEXT(MOD(ABS(K18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H18" s="4">
+        <f>IF(L18="","",IF(L18&lt;0,"-","")&amp;INT(ABS(L18)/60)&amp;"h "&amp;TEXT(MOD(ABS(L18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I18" s="3">
+        <f>IF(M18="","",IF(M18&lt;0,"-","")&amp;INT(ABS(M18)/60)&amp;"h "&amp;TEXT(MOD(ABS(M18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K18" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B18)</f>
+        <v/>
+      </c>
+      <c r="L18" s="3">
+        <f>K18-J18</f>
+        <v/>
+      </c>
+      <c r="M18" s="3">
+        <f>MAX(0,J18-K18)</f>
+        <v/>
+      </c>
+      <c r="N18" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O18" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P18" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B19" s="6" t="n">
+        <v>46260</v>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F19" s="3">
+        <f>IF(J19="","",IF(J19&lt;0,"-","")&amp;INT(ABS(J19)/60)&amp;"h "&amp;TEXT(MOD(ABS(J19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G19" s="3">
+        <f>IF(K19="","",IF(K19&lt;0,"-","")&amp;INT(ABS(K19)/60)&amp;"h "&amp;TEXT(MOD(ABS(K19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H19" s="4">
+        <f>IF(L19="","",IF(L19&lt;0,"-","")&amp;INT(ABS(L19)/60)&amp;"h "&amp;TEXT(MOD(ABS(L19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I19" s="3">
+        <f>IF(M19="","",IF(M19&lt;0,"-","")&amp;INT(ABS(M19)/60)&amp;"h "&amp;TEXT(MOD(ABS(M19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K19" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B19)</f>
+        <v/>
+      </c>
+      <c r="L19" s="3">
+        <f>K19-J19</f>
+        <v/>
+      </c>
+      <c r="M19" s="3">
+        <f>MAX(0,J19-K19)</f>
+        <v/>
+      </c>
+      <c r="N19" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O19" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P19" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B20" s="6" t="n">
+        <v>46261</v>
+      </c>
+      <c r="C20" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D20" s="3" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="E20" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F20" s="3">
+        <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G20" s="3">
+        <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H20" s="5">
+        <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I20" s="3">
+        <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K20" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B20)</f>
+        <v/>
+      </c>
+      <c r="L20" s="3">
+        <f>K20-J20</f>
+        <v/>
+      </c>
+      <c r="M20" s="3">
+        <f>MAX(0,J20-K20)</f>
+        <v/>
+      </c>
+      <c r="N20" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O20" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P20" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B21" s="6" t="n">
+        <v>46262</v>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="F21" s="3">
+        <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G21" s="3">
+        <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H21" s="5">
+        <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I21" s="3">
+        <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K21" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B21)</f>
+        <v/>
+      </c>
+      <c r="L21" s="3">
+        <f>K21-J21</f>
+        <v/>
+      </c>
+      <c r="M21" s="3">
+        <f>MAX(0,J21-K21)</f>
+        <v/>
+      </c>
+      <c r="N21" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O21" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P21" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B22" s="13" t="n">
+        <v>46265</v>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>14:45</t>
+        </is>
+      </c>
+      <c r="F22" s="12">
+        <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G22" s="12">
+        <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H22" s="4">
+        <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I22" s="12">
+        <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J22" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K22" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
+        <v/>
+      </c>
+      <c r="L22" s="12">
+        <f>K22-J22</f>
+        <v/>
+      </c>
+      <c r="M22" s="12">
+        <f>MAX(0,J22-K22)</f>
+        <v/>
+      </c>
+      <c r="N22" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O22" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P22" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B8" s="19" t="n"/>
-[...37 lines deleted...]
-      <c r="P8" s="19" t="n"/>
+      <c r="B24" s="19" t="n"/>
+      <c r="C24" s="19" t="n"/>
+      <c r="D24" s="19" t="n"/>
+      <c r="E24" s="19" t="n"/>
+      <c r="F24" s="18">
+        <f>IF(J24="","",IF(J24&lt;0,"-","")&amp;INT(ABS(J24)/60)&amp;"h "&amp;TEXT(MOD(ABS(J24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G24" s="18">
+        <f>IF(K24="","",IF(K24&lt;0,"-","")&amp;INT(ABS(K24)/60)&amp;"h "&amp;TEXT(MOD(ABS(K24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H24" s="20">
+        <f>IF(L24="","",IF(L24&lt;0,"-","")&amp;INT(ABS(L24)/60)&amp;"h "&amp;TEXT(MOD(ABS(L24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I24" s="18">
+        <f>IF(M24="","",IF(M24&lt;0,"-","")&amp;INT(ABS(M24)/60)&amp;"h "&amp;TEXT(MOD(ABS(M24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J24" s="18">
+        <f>SUM(J2:J22)</f>
+        <v/>
+      </c>
+      <c r="K24" s="18">
+        <f>SUM(K2:K22)</f>
+        <v/>
+      </c>
+      <c r="L24" s="18">
+        <f>SUM(L2:L22)</f>
+        <v/>
+      </c>
+      <c r="M24" s="18">
+        <f>SUM(M2:M22)</f>
+        <v/>
+      </c>
+      <c r="N24" s="19" t="n"/>
+      <c r="O24" s="19" t="n"/>
+      <c r="P24" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P6"/>
+  <autoFilter ref="A1:P22"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
     <cfRule type="expression" priority="7" dxfId="0">
       <formula>$L5&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="8" dxfId="1">
       <formula>$L5&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H6">
     <cfRule type="expression" priority="9" dxfId="0">
       <formula>$L6&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="10" dxfId="1">
       <formula>$L6&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H7">
+    <cfRule type="expression" priority="11" dxfId="0">
+      <formula>$L7&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="12" dxfId="1">
+      <formula>$L7&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H8">
-    <cfRule type="expression" priority="11" dxfId="0">
+    <cfRule type="expression" priority="13" dxfId="0">
       <formula>$L8&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="12" dxfId="1">
+    <cfRule type="expression" priority="14" dxfId="1">
       <formula>$L8&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9">
+    <cfRule type="expression" priority="15" dxfId="0">
+      <formula>$L9&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="16" dxfId="1">
+      <formula>$L9&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H10">
+    <cfRule type="expression" priority="17" dxfId="0">
+      <formula>$L10&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="18" dxfId="1">
+      <formula>$L10&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H11">
+    <cfRule type="expression" priority="19" dxfId="0">
+      <formula>$L11&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="20" dxfId="1">
+      <formula>$L11&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H12">
+    <cfRule type="expression" priority="21" dxfId="0">
+      <formula>$L12&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="22" dxfId="1">
+      <formula>$L12&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H13">
+    <cfRule type="expression" priority="23" dxfId="0">
+      <formula>$L13&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="24" dxfId="1">
+      <formula>$L13&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H14">
+    <cfRule type="expression" priority="25" dxfId="0">
+      <formula>$L14&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="26" dxfId="1">
+      <formula>$L14&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H15">
+    <cfRule type="expression" priority="27" dxfId="0">
+      <formula>$L15&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="28" dxfId="1">
+      <formula>$L15&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H16">
+    <cfRule type="expression" priority="29" dxfId="0">
+      <formula>$L16&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="30" dxfId="1">
+      <formula>$L16&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H17">
+    <cfRule type="expression" priority="31" dxfId="0">
+      <formula>$L17&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="32" dxfId="1">
+      <formula>$L17&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H18">
+    <cfRule type="expression" priority="33" dxfId="0">
+      <formula>$L18&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="34" dxfId="1">
+      <formula>$L18&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H19">
+    <cfRule type="expression" priority="35" dxfId="0">
+      <formula>$L19&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="36" dxfId="1">
+      <formula>$L19&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H20">
+    <cfRule type="expression" priority="37" dxfId="0">
+      <formula>$L20&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="38" dxfId="1">
+      <formula>$L20&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H21">
+    <cfRule type="expression" priority="39" dxfId="0">
+      <formula>$L21&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="40" dxfId="1">
+      <formula>$L21&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H22">
+    <cfRule type="expression" priority="41" dxfId="0">
+      <formula>$L22&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="42" dxfId="1">
+      <formula>$L22&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H24">
+    <cfRule type="expression" priority="43" dxfId="0">
+      <formula>$L24&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="44" dxfId="1">
+      <formula>$L24&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:P24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="10" customWidth="1" min="1" max="1"/>
+    <col width="12" customWidth="1" min="2" max="2"/>
+    <col width="11" customWidth="1" min="3" max="3"/>
+    <col width="10" customWidth="1" min="4" max="4"/>
+    <col width="10" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="6" max="6"/>
+    <col width="36" customWidth="1" min="7" max="7"/>
+    <col width="36" customWidth="1" min="8" max="8"/>
+    <col width="36" customWidth="1" min="9" max="9"/>
+    <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
+    <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
+    <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
+    <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
+    <col width="16" customWidth="1" min="14" max="14"/>
+    <col width="16" customWidth="1" min="15" max="15"/>
+    <col width="15" customWidth="1" min="16" max="16"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="2" t="inlineStr">
+        <is>
+          <t>KW</t>
+        </is>
+      </c>
+      <c r="B1" s="2" t="inlineStr">
+        <is>
+          <t>Datum</t>
+        </is>
+      </c>
+      <c r="C1" s="2" t="inlineStr">
+        <is>
+          <t>Monat</t>
+        </is>
+      </c>
+      <c r="D1" s="2" t="inlineStr">
+        <is>
+          <t>Start</t>
+        </is>
+      </c>
+      <c r="E1" s="2" t="inlineStr">
+        <is>
+          <t>Ende</t>
+        </is>
+      </c>
+      <c r="F1" s="2" t="inlineStr">
+        <is>
+          <t>Soll</t>
+        </is>
+      </c>
+      <c r="G1" s="2" t="inlineStr">
+        <is>
+          <t>Ist</t>
+        </is>
+      </c>
+      <c r="H1" s="2" t="inlineStr">
+        <is>
+          <t>Differenz</t>
+        </is>
+      </c>
+      <c r="I1" s="2" t="inlineStr">
+        <is>
+          <t>Rest</t>
+        </is>
+      </c>
+      <c r="J1" s="2" t="inlineStr">
+        <is>
+          <t>Soll Minuten intern</t>
+        </is>
+      </c>
+      <c r="K1" s="2" t="inlineStr">
+        <is>
+          <t>Ist Minuten intern</t>
+        </is>
+      </c>
+      <c r="L1" s="2" t="inlineStr">
+        <is>
+          <t>Differenz Minuten intern</t>
+        </is>
+      </c>
+      <c r="M1" s="2" t="inlineStr">
+        <is>
+          <t>Rest Minuten intern</t>
+        </is>
+      </c>
+      <c r="N1" s="2" t="inlineStr">
+        <is>
+          <t>Bemerkung</t>
+        </is>
+      </c>
+      <c r="O1" s="2" t="inlineStr">
+        <is>
+          <t>Tracks</t>
+        </is>
+      </c>
+      <c r="P1" s="2" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B2" s="13" t="n">
+        <v>46266</v>
+      </c>
+      <c r="C2" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D2" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E2" s="12" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
+      <c r="F2" s="12">
+        <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G2" s="12">
+        <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H2" s="5">
+        <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I2" s="12">
+        <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J2" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K2" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
+        <v/>
+      </c>
+      <c r="L2" s="12">
+        <f>K2-J2</f>
+        <v/>
+      </c>
+      <c r="M2" s="12">
+        <f>MAX(0,J2-K2)</f>
+        <v/>
+      </c>
+      <c r="N2" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O2" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P2" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="16" t="n">
+        <v>36</v>
+      </c>
+      <c r="B3" s="17" t="n">
+        <v>46267</v>
+      </c>
+      <c r="C3" s="16" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D3" s="16" t="inlineStr"/>
+      <c r="E3" s="16" t="inlineStr"/>
+      <c r="F3" s="16">
+        <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G3" s="16">
+        <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H3" s="16">
+        <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I3" s="16">
+        <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J3" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K3" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
+        <v/>
+      </c>
+      <c r="L3" s="16">
+        <f>K3-J3</f>
+        <v/>
+      </c>
+      <c r="M3" s="16">
+        <f>MAX(0,J3-K3)</f>
+        <v/>
+      </c>
+      <c r="N3" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O3" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P3" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B4" s="13" t="n">
+        <v>46268</v>
+      </c>
+      <c r="C4" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D4" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E4" s="12" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F4" s="12">
+        <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G4" s="12">
+        <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H4" s="4">
+        <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I4" s="12">
+        <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J4" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K4" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
+        <v/>
+      </c>
+      <c r="L4" s="12">
+        <f>K4-J4</f>
+        <v/>
+      </c>
+      <c r="M4" s="12">
+        <f>MAX(0,J4-K4)</f>
+        <v/>
+      </c>
+      <c r="N4" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O4" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P4" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B5" s="13" t="n">
+        <v>46269</v>
+      </c>
+      <c r="C5" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D5" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E5" s="12" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
+      <c r="F5" s="12">
+        <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G5" s="12">
+        <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H5" s="12">
+        <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I5" s="12">
+        <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J5" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K5" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
+        <v/>
+      </c>
+      <c r="L5" s="12">
+        <f>K5-J5</f>
+        <v/>
+      </c>
+      <c r="M5" s="12">
+        <f>MAX(0,J5-K5)</f>
+        <v/>
+      </c>
+      <c r="N5" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O5" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P5" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B6" s="6" t="n">
+        <v>46272</v>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F6" s="3">
+        <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G6" s="3">
+        <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H6" s="4">
+        <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I6" s="3">
+        <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J6" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K6" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
+        <v/>
+      </c>
+      <c r="L6" s="3">
+        <f>K6-J6</f>
+        <v/>
+      </c>
+      <c r="M6" s="3">
+        <f>MAX(0,J6-K6)</f>
+        <v/>
+      </c>
+      <c r="N6" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O6" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P6" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="14" t="n">
+        <v>37</v>
+      </c>
+      <c r="B7" s="15" t="n">
+        <v>46273</v>
+      </c>
+      <c r="C7" s="14" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D7" s="14" t="inlineStr"/>
+      <c r="E7" s="14" t="inlineStr"/>
+      <c r="F7" s="14">
+        <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G7" s="14">
+        <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H7" s="5">
+        <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I7" s="14">
+        <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J7" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K7" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
+        <v/>
+      </c>
+      <c r="L7" s="14">
+        <f>K7-J7</f>
+        <v/>
+      </c>
+      <c r="M7" s="14">
+        <f>MAX(0,J7-K7)</f>
+        <v/>
+      </c>
+      <c r="N7" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O7" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P7" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B8" s="6" t="n">
+        <v>46274</v>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F8" s="3">
+        <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G8" s="3">
+        <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H8" s="4">
+        <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I8" s="3">
+        <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J8" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K8" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
+        <v/>
+      </c>
+      <c r="L8" s="3">
+        <f>K8-J8</f>
+        <v/>
+      </c>
+      <c r="M8" s="3">
+        <f>MAX(0,J8-K8)</f>
+        <v/>
+      </c>
+      <c r="N8" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O8" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P8" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>46275</v>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t>09:15</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
+      <c r="F9" s="3">
+        <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G9" s="3">
+        <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H9" s="5">
+        <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I9" s="3">
+        <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J9" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K9" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
+        <v/>
+      </c>
+      <c r="L9" s="3">
+        <f>K9-J9</f>
+        <v/>
+      </c>
+      <c r="M9" s="3">
+        <f>MAX(0,J9-K9)</f>
+        <v/>
+      </c>
+      <c r="N9" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O9" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="P9" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B10" s="6" t="n">
+        <v>46276</v>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F10" s="3">
+        <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G10" s="3">
+        <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H10" s="4">
+        <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I10" s="3">
+        <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J10" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K10" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
+        <v/>
+      </c>
+      <c r="L10" s="3">
+        <f>K10-J10</f>
+        <v/>
+      </c>
+      <c r="M10" s="3">
+        <f>MAX(0,J10-K10)</f>
+        <v/>
+      </c>
+      <c r="N10" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O10" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P10" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="14" t="n">
+        <v>38</v>
+      </c>
+      <c r="B11" s="15" t="n">
+        <v>46279</v>
+      </c>
+      <c r="C11" s="14" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D11" s="14" t="inlineStr"/>
+      <c r="E11" s="14" t="inlineStr"/>
+      <c r="F11" s="14">
+        <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G11" s="14">
+        <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H11" s="5">
+        <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I11" s="14">
+        <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J11" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K11" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
+        <v/>
+      </c>
+      <c r="L11" s="14">
+        <f>K11-J11</f>
+        <v/>
+      </c>
+      <c r="M11" s="14">
+        <f>MAX(0,J11-K11)</f>
+        <v/>
+      </c>
+      <c r="N11" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O11" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P11" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="16" t="n">
+        <v>38</v>
+      </c>
+      <c r="B12" s="17" t="n">
+        <v>46280</v>
+      </c>
+      <c r="C12" s="16" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D12" s="16" t="inlineStr"/>
+      <c r="E12" s="16" t="inlineStr"/>
+      <c r="F12" s="16">
+        <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G12" s="16">
+        <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H12" s="16">
+        <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I12" s="16">
+        <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J12" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K12" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
+        <v/>
+      </c>
+      <c r="L12" s="16">
+        <f>K12-J12</f>
+        <v/>
+      </c>
+      <c r="M12" s="16">
+        <f>MAX(0,J12-K12)</f>
+        <v/>
+      </c>
+      <c r="N12" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O12" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P12" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="12" t="n">
+        <v>38</v>
+      </c>
+      <c r="B13" s="13" t="n">
+        <v>46281</v>
+      </c>
+      <c r="C13" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D13" s="12" t="inlineStr"/>
+      <c r="E13" s="12" t="inlineStr"/>
+      <c r="F13" s="12">
+        <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G13" s="12">
+        <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H13" s="12">
+        <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I13" s="12">
+        <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J13" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K13" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
+        <v/>
+      </c>
+      <c r="L13" s="12">
+        <f>K13-J13</f>
+        <v/>
+      </c>
+      <c r="M13" s="12">
+        <f>MAX(0,J13-K13)</f>
+        <v/>
+      </c>
+      <c r="N13" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O13" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P13" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="n">
+        <v>38</v>
+      </c>
+      <c r="B14" s="13" t="n">
+        <v>46282</v>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr"/>
+      <c r="E14" s="12" t="inlineStr"/>
+      <c r="F14" s="12">
+        <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G14" s="12">
+        <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H14" s="12">
+        <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I14" s="12">
+        <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J14" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K14" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
+        <v/>
+      </c>
+      <c r="L14" s="12">
+        <f>K14-J14</f>
+        <v/>
+      </c>
+      <c r="M14" s="12">
+        <f>MAX(0,J14-K14)</f>
+        <v/>
+      </c>
+      <c r="N14" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O14" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P14" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="12" t="n">
+        <v>38</v>
+      </c>
+      <c r="B15" s="13" t="n">
+        <v>46283</v>
+      </c>
+      <c r="C15" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D15" s="12" t="inlineStr"/>
+      <c r="E15" s="12" t="inlineStr"/>
+      <c r="F15" s="12">
+        <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G15" s="12">
+        <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H15" s="12">
+        <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I15" s="12">
+        <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J15" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K15" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
+        <v/>
+      </c>
+      <c r="L15" s="12">
+        <f>K15-J15</f>
+        <v/>
+      </c>
+      <c r="M15" s="12">
+        <f>MAX(0,J15-K15)</f>
+        <v/>
+      </c>
+      <c r="N15" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O15" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P15" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B16" s="6" t="n">
+        <v>46286</v>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr"/>
+      <c r="E16" s="3" t="inlineStr"/>
+      <c r="F16" s="3">
+        <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G16" s="3">
+        <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H16" s="3">
+        <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I16" s="3">
+        <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K16" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
+        <v/>
+      </c>
+      <c r="L16" s="3">
+        <f>K16-J16</f>
+        <v/>
+      </c>
+      <c r="M16" s="3">
+        <f>MAX(0,J16-K16)</f>
+        <v/>
+      </c>
+      <c r="N16" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O16" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P16" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B17" s="6" t="n">
+        <v>46287</v>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr"/>
+      <c r="E17" s="3" t="inlineStr"/>
+      <c r="F17" s="3">
+        <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G17" s="3">
+        <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H17" s="3">
+        <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I17" s="3">
+        <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K17" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B17)</f>
+        <v/>
+      </c>
+      <c r="L17" s="3">
+        <f>K17-J17</f>
+        <v/>
+      </c>
+      <c r="M17" s="3">
+        <f>MAX(0,J17-K17)</f>
+        <v/>
+      </c>
+      <c r="N17" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O17" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P17" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B18" s="6" t="n">
+        <v>46288</v>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr"/>
+      <c r="E18" s="3" t="inlineStr"/>
+      <c r="F18" s="3">
+        <f>IF(J18="","",IF(J18&lt;0,"-","")&amp;INT(ABS(J18)/60)&amp;"h "&amp;TEXT(MOD(ABS(J18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G18" s="3">
+        <f>IF(K18="","",IF(K18&lt;0,"-","")&amp;INT(ABS(K18)/60)&amp;"h "&amp;TEXT(MOD(ABS(K18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H18" s="3">
+        <f>IF(L18="","",IF(L18&lt;0,"-","")&amp;INT(ABS(L18)/60)&amp;"h "&amp;TEXT(MOD(ABS(L18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I18" s="3">
+        <f>IF(M18="","",IF(M18&lt;0,"-","")&amp;INT(ABS(M18)/60)&amp;"h "&amp;TEXT(MOD(ABS(M18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K18" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B18)</f>
+        <v/>
+      </c>
+      <c r="L18" s="3">
+        <f>K18-J18</f>
+        <v/>
+      </c>
+      <c r="M18" s="3">
+        <f>MAX(0,J18-K18)</f>
+        <v/>
+      </c>
+      <c r="N18" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O18" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P18" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B19" s="6" t="n">
+        <v>46289</v>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr"/>
+      <c r="E19" s="3" t="inlineStr"/>
+      <c r="F19" s="3">
+        <f>IF(J19="","",IF(J19&lt;0,"-","")&amp;INT(ABS(J19)/60)&amp;"h "&amp;TEXT(MOD(ABS(J19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G19" s="3">
+        <f>IF(K19="","",IF(K19&lt;0,"-","")&amp;INT(ABS(K19)/60)&amp;"h "&amp;TEXT(MOD(ABS(K19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H19" s="3">
+        <f>IF(L19="","",IF(L19&lt;0,"-","")&amp;INT(ABS(L19)/60)&amp;"h "&amp;TEXT(MOD(ABS(L19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I19" s="3">
+        <f>IF(M19="","",IF(M19&lt;0,"-","")&amp;INT(ABS(M19)/60)&amp;"h "&amp;TEXT(MOD(ABS(M19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K19" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B19)</f>
+        <v/>
+      </c>
+      <c r="L19" s="3">
+        <f>K19-J19</f>
+        <v/>
+      </c>
+      <c r="M19" s="3">
+        <f>MAX(0,J19-K19)</f>
+        <v/>
+      </c>
+      <c r="N19" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O19" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P19" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B20" s="13" t="n">
+        <v>46293</v>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr"/>
+      <c r="E20" s="12" t="inlineStr"/>
+      <c r="F20" s="12">
+        <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G20" s="12">
+        <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H20" s="12">
+        <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I20" s="12">
+        <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J20" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K20" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B20)</f>
+        <v/>
+      </c>
+      <c r="L20" s="12">
+        <f>K20-J20</f>
+        <v/>
+      </c>
+      <c r="M20" s="12">
+        <f>MAX(0,J20-K20)</f>
+        <v/>
+      </c>
+      <c r="N20" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O20" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P20" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B21" s="13" t="n">
+        <v>46294</v>
+      </c>
+      <c r="C21" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D21" s="12" t="inlineStr"/>
+      <c r="E21" s="12" t="inlineStr"/>
+      <c r="F21" s="12">
+        <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G21" s="12">
+        <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H21" s="12">
+        <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I21" s="12">
+        <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J21" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K21" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B21)</f>
+        <v/>
+      </c>
+      <c r="L21" s="12">
+        <f>K21-J21</f>
+        <v/>
+      </c>
+      <c r="M21" s="12">
+        <f>MAX(0,J21-K21)</f>
+        <v/>
+      </c>
+      <c r="N21" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O21" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P21" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B22" s="13" t="n">
+        <v>46295</v>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr"/>
+      <c r="E22" s="12" t="inlineStr"/>
+      <c r="F22" s="12">
+        <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G22" s="12">
+        <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H22" s="12">
+        <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I22" s="12">
+        <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J22" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K22" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
+        <v/>
+      </c>
+      <c r="L22" s="12">
+        <f>K22-J22</f>
+        <v/>
+      </c>
+      <c r="M22" s="12">
+        <f>MAX(0,J22-K22)</f>
+        <v/>
+      </c>
+      <c r="N22" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O22" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P22" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24" s="18" t="inlineStr">
+        <is>
+          <t>Summe</t>
+        </is>
+      </c>
+      <c r="B24" s="19" t="n"/>
+      <c r="C24" s="19" t="n"/>
+      <c r="D24" s="19" t="n"/>
+      <c r="E24" s="19" t="n"/>
+      <c r="F24" s="18">
+        <f>IF(J24="","",IF(J24&lt;0,"-","")&amp;INT(ABS(J24)/60)&amp;"h "&amp;TEXT(MOD(ABS(J24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G24" s="18">
+        <f>IF(K24="","",IF(K24&lt;0,"-","")&amp;INT(ABS(K24)/60)&amp;"h "&amp;TEXT(MOD(ABS(K24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H24" s="21">
+        <f>IF(L24="","",IF(L24&lt;0,"-","")&amp;INT(ABS(L24)/60)&amp;"h "&amp;TEXT(MOD(ABS(L24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I24" s="18">
+        <f>IF(M24="","",IF(M24&lt;0,"-","")&amp;INT(ABS(M24)/60)&amp;"h "&amp;TEXT(MOD(ABS(M24),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J24" s="18">
+        <f>SUM(J2:J22)</f>
+        <v/>
+      </c>
+      <c r="K24" s="18">
+        <f>SUM(K2:K22)</f>
+        <v/>
+      </c>
+      <c r="L24" s="18">
+        <f>SUM(L2:L22)</f>
+        <v/>
+      </c>
+      <c r="M24" s="18">
+        <f>SUM(M2:M22)</f>
+        <v/>
+      </c>
+      <c r="N24" s="19" t="n"/>
+      <c r="O24" s="19" t="n"/>
+      <c r="P24" s="19" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:P22"/>
+  <conditionalFormatting sqref="H2">
+    <cfRule type="expression" priority="1" dxfId="0">
+      <formula>$L2&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="2" dxfId="1">
+      <formula>$L2&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H3">
+    <cfRule type="expression" priority="3" dxfId="0">
+      <formula>$L3&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="1">
+      <formula>$L3&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H4">
+    <cfRule type="expression" priority="5" dxfId="0">
+      <formula>$L4&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="6" dxfId="1">
+      <formula>$L4&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H5">
+    <cfRule type="expression" priority="7" dxfId="0">
+      <formula>$L5&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="8" dxfId="1">
+      <formula>$L5&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H6">
+    <cfRule type="expression" priority="9" dxfId="0">
+      <formula>$L6&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="10" dxfId="1">
+      <formula>$L6&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H7">
+    <cfRule type="expression" priority="11" dxfId="0">
+      <formula>$L7&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="12" dxfId="1">
+      <formula>$L7&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H8">
+    <cfRule type="expression" priority="13" dxfId="0">
+      <formula>$L8&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="1">
+      <formula>$L8&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9">
+    <cfRule type="expression" priority="15" dxfId="0">
+      <formula>$L9&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="16" dxfId="1">
+      <formula>$L9&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H10">
+    <cfRule type="expression" priority="17" dxfId="0">
+      <formula>$L10&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="18" dxfId="1">
+      <formula>$L10&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H11">
+    <cfRule type="expression" priority="19" dxfId="0">
+      <formula>$L11&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="20" dxfId="1">
+      <formula>$L11&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H12">
+    <cfRule type="expression" priority="21" dxfId="0">
+      <formula>$L12&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="22" dxfId="1">
+      <formula>$L12&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H13">
+    <cfRule type="expression" priority="23" dxfId="0">
+      <formula>$L13&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="24" dxfId="1">
+      <formula>$L13&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H14">
+    <cfRule type="expression" priority="25" dxfId="0">
+      <formula>$L14&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="26" dxfId="1">
+      <formula>$L14&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H15">
+    <cfRule type="expression" priority="27" dxfId="0">
+      <formula>$L15&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="28" dxfId="1">
+      <formula>$L15&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H16">
+    <cfRule type="expression" priority="29" dxfId="0">
+      <formula>$L16&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="30" dxfId="1">
+      <formula>$L16&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H17">
+    <cfRule type="expression" priority="31" dxfId="0">
+      <formula>$L17&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="32" dxfId="1">
+      <formula>$L17&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H18">
+    <cfRule type="expression" priority="33" dxfId="0">
+      <formula>$L18&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="34" dxfId="1">
+      <formula>$L18&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H19">
+    <cfRule type="expression" priority="35" dxfId="0">
+      <formula>$L19&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="36" dxfId="1">
+      <formula>$L19&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H20">
+    <cfRule type="expression" priority="37" dxfId="0">
+      <formula>$L20&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="38" dxfId="1">
+      <formula>$L20&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H21">
+    <cfRule type="expression" priority="39" dxfId="0">
+      <formula>$L21&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="40" dxfId="1">
+      <formula>$L21&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H22">
+    <cfRule type="expression" priority="41" dxfId="0">
+      <formula>$L22&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="42" dxfId="1">
+      <formula>$L22&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H24">
+    <cfRule type="expression" priority="43" dxfId="0">
+      <formula>$L24&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="44" dxfId="1">
+      <formula>$L24&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
     <col width="27" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
@@ -3983,180 +6883,939 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="9" t="n">
+      <c r="A2" s="12" t="n">
         <v>40</v>
       </c>
-      <c r="B2" s="10" t="n">
+      <c r="B2" s="13" t="n">
+        <v>46296</v>
+      </c>
+      <c r="C2" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D2" s="12" t="inlineStr"/>
+      <c r="E2" s="12" t="inlineStr"/>
+      <c r="F2" s="12">
+        <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G2" s="12">
+        <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H2" s="12">
+        <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I2" s="12">
+        <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J2" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K2" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
+        <v/>
+      </c>
+      <c r="L2" s="12">
+        <f>K2-J2</f>
+        <v/>
+      </c>
+      <c r="M2" s="12">
+        <f>MAX(0,J2-K2)</f>
+        <v/>
+      </c>
+      <c r="N2" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O2" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P2" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B3" s="13" t="n">
+        <v>46297</v>
+      </c>
+      <c r="C3" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D3" s="12" t="inlineStr"/>
+      <c r="E3" s="12" t="inlineStr"/>
+      <c r="F3" s="12">
+        <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G3" s="12">
+        <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H3" s="12">
+        <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I3" s="12">
+        <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J3" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K3" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
+        <v/>
+      </c>
+      <c r="L3" s="12">
+        <f>K3-J3</f>
+        <v/>
+      </c>
+      <c r="M3" s="12">
+        <f>MAX(0,J3-K3)</f>
+        <v/>
+      </c>
+      <c r="N3" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O3" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P3" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="B4" s="10" t="n">
         <v>46298</v>
       </c>
-      <c r="C2" s="9" t="inlineStr">
+      <c r="C4" s="9" t="inlineStr">
         <is>
           <t>Oktober</t>
         </is>
       </c>
-      <c r="D2" s="9" t="inlineStr"/>
-[...17 lines deleted...]
-      <c r="J2" s="9" t="n">
+      <c r="D4" s="9" t="inlineStr"/>
+      <c r="E4" s="9" t="inlineStr"/>
+      <c r="F4" s="9">
+        <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G4" s="9">
+        <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H4" s="9">
+        <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I4" s="9">
+        <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J4" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="9">
-[...11 lines deleted...]
-      <c r="N2" s="9" t="inlineStr">
+      <c r="K4" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
+        <v/>
+      </c>
+      <c r="L4" s="9">
+        <f>K4-J4</f>
+        <v/>
+      </c>
+      <c r="M4" s="9">
+        <f>MAX(0,J4-K4)</f>
+        <v/>
+      </c>
+      <c r="N4" s="9" t="inlineStr">
         <is>
           <t>Tag der deutschen Einheit</t>
         </is>
       </c>
-      <c r="O2" s="9" t="inlineStr">
+      <c r="O4" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P2" s="9" t="inlineStr">
+      <c r="P4" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="3"/>
-[...1 lines deleted...]
-      <c r="A4" s="18" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B5" s="6" t="n">
+        <v>46300</v>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="inlineStr"/>
+      <c r="E5" s="3" t="inlineStr"/>
+      <c r="F5" s="3">
+        <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G5" s="3">
+        <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H5" s="3">
+        <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I5" s="3">
+        <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J5" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K5" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
+        <v/>
+      </c>
+      <c r="L5" s="3">
+        <f>K5-J5</f>
+        <v/>
+      </c>
+      <c r="M5" s="3">
+        <f>MAX(0,J5-K5)</f>
+        <v/>
+      </c>
+      <c r="N5" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O5" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P5" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B6" s="6" t="n">
+        <v>46301</v>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr"/>
+      <c r="E6" s="3" t="inlineStr"/>
+      <c r="F6" s="3">
+        <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G6" s="3">
+        <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H6" s="3">
+        <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I6" s="3">
+        <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J6" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K6" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
+        <v/>
+      </c>
+      <c r="L6" s="3">
+        <f>K6-J6</f>
+        <v/>
+      </c>
+      <c r="M6" s="3">
+        <f>MAX(0,J6-K6)</f>
+        <v/>
+      </c>
+      <c r="N6" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O6" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P6" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B7" s="6" t="n">
+        <v>46302</v>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr"/>
+      <c r="E7" s="3" t="inlineStr"/>
+      <c r="F7" s="3">
+        <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G7" s="3">
+        <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H7" s="3">
+        <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I7" s="3">
+        <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J7" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K7" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
+        <v/>
+      </c>
+      <c r="L7" s="3">
+        <f>K7-J7</f>
+        <v/>
+      </c>
+      <c r="M7" s="3">
+        <f>MAX(0,J7-K7)</f>
+        <v/>
+      </c>
+      <c r="N7" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O7" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P7" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B8" s="6" t="n">
+        <v>46303</v>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="inlineStr"/>
+      <c r="E8" s="3" t="inlineStr"/>
+      <c r="F8" s="3">
+        <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G8" s="3">
+        <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H8" s="3">
+        <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I8" s="3">
+        <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J8" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K8" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
+        <v/>
+      </c>
+      <c r="L8" s="3">
+        <f>K8-J8</f>
+        <v/>
+      </c>
+      <c r="M8" s="3">
+        <f>MAX(0,J8-K8)</f>
+        <v/>
+      </c>
+      <c r="N8" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O8" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P8" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>46304</v>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr"/>
+      <c r="E9" s="3" t="inlineStr"/>
+      <c r="F9" s="3">
+        <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G9" s="3">
+        <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H9" s="3">
+        <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I9" s="3">
+        <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J9" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K9" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
+        <v/>
+      </c>
+      <c r="L9" s="3">
+        <f>K9-J9</f>
+        <v/>
+      </c>
+      <c r="M9" s="3">
+        <f>MAX(0,J9-K9)</f>
+        <v/>
+      </c>
+      <c r="N9" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O9" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P9" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B10" s="13" t="n">
+        <v>46307</v>
+      </c>
+      <c r="C10" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D10" s="12" t="inlineStr"/>
+      <c r="E10" s="12" t="inlineStr"/>
+      <c r="F10" s="12">
+        <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G10" s="12">
+        <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H10" s="12">
+        <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I10" s="12">
+        <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J10" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K10" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
+        <v/>
+      </c>
+      <c r="L10" s="12">
+        <f>K10-J10</f>
+        <v/>
+      </c>
+      <c r="M10" s="12">
+        <f>MAX(0,J10-K10)</f>
+        <v/>
+      </c>
+      <c r="N10" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O10" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P10" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B11" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="C11" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D11" s="12" t="inlineStr"/>
+      <c r="E11" s="12" t="inlineStr"/>
+      <c r="F11" s="12">
+        <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G11" s="12">
+        <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H11" s="12">
+        <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I11" s="12">
+        <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J11" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K11" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
+        <v/>
+      </c>
+      <c r="L11" s="12">
+        <f>K11-J11</f>
+        <v/>
+      </c>
+      <c r="M11" s="12">
+        <f>MAX(0,J11-K11)</f>
+        <v/>
+      </c>
+      <c r="N11" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O11" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P11" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B12" s="13" t="n">
+        <v>46309</v>
+      </c>
+      <c r="C12" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D12" s="12" t="inlineStr"/>
+      <c r="E12" s="12" t="inlineStr"/>
+      <c r="F12" s="12">
+        <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G12" s="12">
+        <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H12" s="12">
+        <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I12" s="12">
+        <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J12" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K12" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
+        <v/>
+      </c>
+      <c r="L12" s="12">
+        <f>K12-J12</f>
+        <v/>
+      </c>
+      <c r="M12" s="12">
+        <f>MAX(0,J12-K12)</f>
+        <v/>
+      </c>
+      <c r="N12" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O12" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P12" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B13" s="13" t="n">
+        <v>46310</v>
+      </c>
+      <c r="C13" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D13" s="12" t="inlineStr"/>
+      <c r="E13" s="12" t="inlineStr"/>
+      <c r="F13" s="12">
+        <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G13" s="12">
+        <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H13" s="12">
+        <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I13" s="12">
+        <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J13" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K13" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
+        <v/>
+      </c>
+      <c r="L13" s="12">
+        <f>K13-J13</f>
+        <v/>
+      </c>
+      <c r="M13" s="12">
+        <f>MAX(0,J13-K13)</f>
+        <v/>
+      </c>
+      <c r="N13" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O13" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P13" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B4" s="19" t="n"/>
-[...37 lines deleted...]
-      <c r="P4" s="19" t="n"/>
+      <c r="B15" s="19" t="n"/>
+      <c r="C15" s="19" t="n"/>
+      <c r="D15" s="19" t="n"/>
+      <c r="E15" s="19" t="n"/>
+      <c r="F15" s="18">
+        <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G15" s="18">
+        <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H15" s="18">
+        <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I15" s="18">
+        <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J15" s="18">
+        <f>SUM(J2:J13)</f>
+        <v/>
+      </c>
+      <c r="K15" s="18">
+        <f>SUM(K2:K13)</f>
+        <v/>
+      </c>
+      <c r="L15" s="18">
+        <f>SUM(L2:L13)</f>
+        <v/>
+      </c>
+      <c r="M15" s="18">
+        <f>SUM(M2:M13)</f>
+        <v/>
+      </c>
+      <c r="N15" s="19" t="n"/>
+      <c r="O15" s="19" t="n"/>
+      <c r="P15" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P2"/>
+  <autoFilter ref="A1:P13"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H3">
+    <cfRule type="expression" priority="3" dxfId="0">
+      <formula>$L3&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="1">
+      <formula>$L3&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H4">
-    <cfRule type="expression" priority="3" dxfId="0">
+    <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="4" dxfId="1">
+    <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H5">
+    <cfRule type="expression" priority="7" dxfId="0">
+      <formula>$L5&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="8" dxfId="1">
+      <formula>$L5&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H6">
+    <cfRule type="expression" priority="9" dxfId="0">
+      <formula>$L6&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="10" dxfId="1">
+      <formula>$L6&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H7">
+    <cfRule type="expression" priority="11" dxfId="0">
+      <formula>$L7&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="12" dxfId="1">
+      <formula>$L7&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H8">
+    <cfRule type="expression" priority="13" dxfId="0">
+      <formula>$L8&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="1">
+      <formula>$L8&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9">
+    <cfRule type="expression" priority="15" dxfId="0">
+      <formula>$L9&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="16" dxfId="1">
+      <formula>$L9&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H10">
+    <cfRule type="expression" priority="17" dxfId="0">
+      <formula>$L10&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="18" dxfId="1">
+      <formula>$L10&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H11">
+    <cfRule type="expression" priority="19" dxfId="0">
+      <formula>$L11&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="20" dxfId="1">
+      <formula>$L11&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H12">
+    <cfRule type="expression" priority="21" dxfId="0">
+      <formula>$L12&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="22" dxfId="1">
+      <formula>$L12&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H13">
+    <cfRule type="expression" priority="23" dxfId="0">
+      <formula>$L13&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="24" dxfId="1">
+      <formula>$L13&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H15">
+    <cfRule type="expression" priority="25" dxfId="0">
+      <formula>$L15&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="26" dxfId="1">
+      <formula>$L15&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
@@ -4771,51 +8430,51 @@
     </cfRule>
     <cfRule type="expression" priority="12" dxfId="1">
       <formula>$L7&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H8">
     <cfRule type="expression" priority="13" dxfId="0">
       <formula>$L8&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="14" dxfId="1">
       <formula>$L8&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H10">
     <cfRule type="expression" priority="15" dxfId="0">
       <formula>$L10&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="16" dxfId="1">
       <formula>$L10&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
@@ -6741,68 +10400,68 @@
     </cfRule>
     <cfRule type="expression" priority="50" dxfId="1">
       <formula>$L26&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H27">
     <cfRule type="expression" priority="51" dxfId="0">
       <formula>$L27&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="52" dxfId="1">
       <formula>$L27&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H29">
     <cfRule type="expression" priority="53" dxfId="0">
       <formula>$L29&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="54" dxfId="1">
       <formula>$L29&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
     <col width="16" customWidth="1" min="14" max="14"/>
     <col width="36" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>KW</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
@@ -7230,160 +10889,367 @@
       </c>
       <c r="L7" s="16">
         <f>K7-J7</f>
         <v/>
       </c>
       <c r="M7" s="16">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
       <c r="N7" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
       <c r="O7" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
       <c r="P7" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="8"/>
+    <row r="8">
+      <c r="A8" s="16" t="n">
+        <v>33</v>
+      </c>
+      <c r="B8" s="17" t="n">
+        <v>46247</v>
+      </c>
+      <c r="C8" s="16" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D8" s="16" t="inlineStr"/>
+      <c r="E8" s="16" t="inlineStr"/>
+      <c r="F8" s="16">
+        <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G8" s="16">
+        <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H8" s="16">
+        <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I8" s="16">
+        <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J8" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K8" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
+        <v/>
+      </c>
+      <c r="L8" s="16">
+        <f>K8-J8</f>
+        <v/>
+      </c>
+      <c r="M8" s="16">
+        <f>MAX(0,J8-K8)</f>
+        <v/>
+      </c>
+      <c r="N8" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O8" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P8" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
     <row r="9">
-      <c r="A9" s="18" t="inlineStr">
+      <c r="A9" s="16" t="n">
+        <v>36</v>
+      </c>
+      <c r="B9" s="17" t="n">
+        <v>46267</v>
+      </c>
+      <c r="C9" s="16" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D9" s="16" t="inlineStr"/>
+      <c r="E9" s="16" t="inlineStr"/>
+      <c r="F9" s="16">
+        <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G9" s="16">
+        <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H9" s="16">
+        <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I9" s="16">
+        <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J9" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K9" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
+        <v/>
+      </c>
+      <c r="L9" s="16">
+        <f>K9-J9</f>
+        <v/>
+      </c>
+      <c r="M9" s="16">
+        <f>MAX(0,J9-K9)</f>
+        <v/>
+      </c>
+      <c r="N9" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O9" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P9" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="16" t="n">
+        <v>38</v>
+      </c>
+      <c r="B10" s="17" t="n">
+        <v>46280</v>
+      </c>
+      <c r="C10" s="16" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D10" s="16" t="inlineStr"/>
+      <c r="E10" s="16" t="inlineStr"/>
+      <c r="F10" s="16">
+        <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G10" s="16">
+        <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H10" s="16">
+        <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I10" s="16">
+        <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J10" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K10" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
+        <v/>
+      </c>
+      <c r="L10" s="16">
+        <f>K10-J10</f>
+        <v/>
+      </c>
+      <c r="M10" s="16">
+        <f>MAX(0,J10-K10)</f>
+        <v/>
+      </c>
+      <c r="N10" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O10" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P10" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B9" s="19" t="n"/>
-[...37 lines deleted...]
-      <c r="P9" s="19" t="n"/>
+      <c r="B12" s="19" t="n"/>
+      <c r="C12" s="19" t="n"/>
+      <c r="D12" s="19" t="n"/>
+      <c r="E12" s="19" t="n"/>
+      <c r="F12" s="18">
+        <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G12" s="18">
+        <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H12" s="20">
+        <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I12" s="18">
+        <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J12" s="18">
+        <f>SUM(J2:J10)</f>
+        <v/>
+      </c>
+      <c r="K12" s="18">
+        <f>SUM(K2:K10)</f>
+        <v/>
+      </c>
+      <c r="L12" s="18">
+        <f>SUM(L2:L10)</f>
+        <v/>
+      </c>
+      <c r="M12" s="18">
+        <f>SUM(M2:M10)</f>
+        <v/>
+      </c>
+      <c r="N12" s="19" t="n"/>
+      <c r="O12" s="19" t="n"/>
+      <c r="P12" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P7"/>
+  <autoFilter ref="A1:P10"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
     <cfRule type="expression" priority="7" dxfId="0">
       <formula>$L5&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="8" dxfId="1">
       <formula>$L5&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H6">
     <cfRule type="expression" priority="9" dxfId="0">
       <formula>$L6&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="10" dxfId="1">
       <formula>$L6&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H7">
     <cfRule type="expression" priority="11" dxfId="0">
       <formula>$L7&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="12" dxfId="1">
       <formula>$L7&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H8">
+    <cfRule type="expression" priority="13" dxfId="0">
+      <formula>$L8&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="1">
+      <formula>$L8&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H9">
-    <cfRule type="expression" priority="13" dxfId="0">
+    <cfRule type="expression" priority="15" dxfId="0">
       <formula>$L9&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="14" dxfId="1">
+    <cfRule type="expression" priority="16" dxfId="1">
       <formula>$L9&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H10">
+    <cfRule type="expression" priority="17" dxfId="0">
+      <formula>$L10&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="18" dxfId="1">
+      <formula>$L10&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H12">
+    <cfRule type="expression" priority="19" dxfId="0">
+      <formula>$L12&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="20" dxfId="1">
+      <formula>$L12&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="36" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Auswertung</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
@@ -7418,61 +11284,61 @@
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Quelle</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Alle Daten wurden direkt aus SQLite gelesen.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J279"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="22" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Monat</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Typ</t>
         </is>
@@ -18865,407 +22731,3227 @@
       <c r="F269" s="3">
         <f>IF(J269="","",IF(J269&lt;0,"-","")&amp;INT(ABS(J269)/60)&amp;"h "&amp;TEXT(MOD(ABS(J269),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G269" s="3" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="H269" s="3" t="inlineStr">
         <is>
           <t>Urlaub #urlaub</t>
         </is>
       </c>
       <c r="I269" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J269" s="3" t="n">
         <v>450</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="6" t="n">
-        <v>46298</v>
+        <v>46244</v>
       </c>
       <c r="B270" s="3" t="inlineStr">
         <is>
-          <t>Oktober</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E270" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D270" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E270" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
       <c r="F270" s="3">
         <f>IF(J270="","",IF(J270&lt;0,"-","")&amp;INT(ABS(J270)/60)&amp;"h "&amp;TEXT(MOD(ABS(J270),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
-          <t>Feiertag</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="H270" s="3" t="inlineStr">
         <is>
-          <t>Feiertag #feiertag</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="I270" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J270" s="3" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="6" t="n">
-        <v>46380</v>
+        <v>46244</v>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr"/>
       <c r="E271" s="3" t="inlineStr"/>
       <c r="F271" s="3">
         <f>IF(J271="","",IF(J271&lt;0,"-","")&amp;INT(ABS(J271)/60)&amp;"h "&amp;TEXT(MOD(ABS(J271),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H271" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I271" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J271" s="3" t="n">
-        <v>225</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="6" t="n">
-        <v>46381</v>
+        <v>46245</v>
       </c>
       <c r="B272" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E272" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D272" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E272" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
       <c r="F272" s="3">
         <f>IF(J272="","",IF(J272&lt;0,"-","")&amp;INT(ABS(J272)/60)&amp;"h "&amp;TEXT(MOD(ABS(J272),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G272" s="3" t="inlineStr">
         <is>
-          <t>Feiertag</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="H272" s="3" t="inlineStr">
         <is>
-          <t>Feiertag #feiertag</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="I272" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J272" s="3" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="6" t="n">
-        <v>46382</v>
+        <v>46245</v>
       </c>
       <c r="B273" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D273" s="3" t="inlineStr"/>
       <c r="E273" s="3" t="inlineStr"/>
       <c r="F273" s="3">
         <f>IF(J273="","",IF(J273&lt;0,"-","")&amp;INT(ABS(J273)/60)&amp;"h "&amp;TEXT(MOD(ABS(J273),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
-          <t>Feiertag</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H273" s="3" t="inlineStr">
         <is>
-          <t>Feiertag #feiertag</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I273" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J273" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="6" t="n">
-        <v>46384</v>
+        <v>46246</v>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E274" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D274" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E274" s="3" t="inlineStr">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
       <c r="F274" s="3">
         <f>IF(J274="","",IF(J274&lt;0,"-","")&amp;INT(ABS(J274)/60)&amp;"h "&amp;TEXT(MOD(ABS(J274),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G274" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="H274" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="I274" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J274" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="6" t="n">
-        <v>46385</v>
+        <v>46246</v>
       </c>
       <c r="B275" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D275" s="3" t="inlineStr"/>
       <c r="E275" s="3" t="inlineStr"/>
       <c r="F275" s="3">
         <f>IF(J275="","",IF(J275&lt;0,"-","")&amp;INT(ABS(J275)/60)&amp;"h "&amp;TEXT(MOD(ABS(J275),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G275" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H275" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I275" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J275" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="6" t="n">
-        <v>46386</v>
+        <v>46247</v>
       </c>
       <c r="B276" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D276" s="3" t="inlineStr"/>
       <c r="E276" s="3" t="inlineStr"/>
       <c r="F276" s="3">
         <f>IF(J276="","",IF(J276&lt;0,"-","")&amp;INT(ABS(J276)/60)&amp;"h "&amp;TEXT(MOD(ABS(J276),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G276" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Altersfreizeit</t>
         </is>
       </c>
       <c r="H276" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Altersfreizeit #altersfreizeit</t>
         </is>
       </c>
       <c r="I276" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J276" s="3" t="n">
         <v>450</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="6" t="n">
-        <v>46387</v>
+        <v>46248</v>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>August</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E277" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D277" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
       <c r="F277" s="3">
         <f>IF(J277="","",IF(J277&lt;0,"-","")&amp;INT(ABS(J277)/60)&amp;"h "&amp;TEXT(MOD(ABS(J277),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="6" t="n">
+        <v>46248</v>
+      </c>
+      <c r="B278" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C278" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D278" s="3" t="inlineStr"/>
+      <c r="E278" s="3" t="inlineStr"/>
+      <c r="F278" s="3">
+        <f>IF(J278="","",IF(J278&lt;0,"-","")&amp;INT(ABS(J278)/60)&amp;"h "&amp;TEXT(MOD(ABS(J278),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G278" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H278" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I278" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="6" t="n">
+        <v>46251</v>
+      </c>
+      <c r="B279" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C279" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D279" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E279" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F279" s="3">
+        <f>IF(J279="","",IF(J279&lt;0,"-","")&amp;INT(ABS(J279)/60)&amp;"h "&amp;TEXT(MOD(ABS(J279),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G279" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H279" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I279" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="6" t="n">
+        <v>46251</v>
+      </c>
+      <c r="B280" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="inlineStr"/>
+      <c r="E280" s="3" t="inlineStr"/>
+      <c r="F280" s="3">
+        <f>IF(J280="","",IF(J280&lt;0,"-","")&amp;INT(ABS(J280)/60)&amp;"h "&amp;TEXT(MOD(ABS(J280),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="6" t="n">
+        <v>46252</v>
+      </c>
+      <c r="B281" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C281" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D281" s="3" t="inlineStr">
+        <is>
+          <t>07:00</t>
+        </is>
+      </c>
+      <c r="E281" s="3" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="F281" s="3">
+        <f>IF(J281="","",IF(J281&lt;0,"-","")&amp;INT(ABS(J281)/60)&amp;"h "&amp;TEXT(MOD(ABS(J281),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G281" s="3" t="inlineStr">
+        <is>
+          <t>Workshop GBA</t>
+        </is>
+      </c>
+      <c r="H281" s="3" t="inlineStr">
+        <is>
+          <t>Workshop GBA</t>
+        </is>
+      </c>
+      <c r="I281" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="6" t="n">
+        <v>46252</v>
+      </c>
+      <c r="B282" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C282" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D282" s="3" t="inlineStr"/>
+      <c r="E282" s="3" t="inlineStr"/>
+      <c r="F282" s="3">
+        <f>IF(J282="","",IF(J282&lt;0,"-","")&amp;INT(ABS(J282)/60)&amp;"h "&amp;TEXT(MOD(ABS(J282),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G282" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H282" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I282" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="6" t="n">
+        <v>46253</v>
+      </c>
+      <c r="B283" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C283" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D283" s="3" t="inlineStr"/>
+      <c r="E283" s="3" t="inlineStr"/>
+      <c r="F283" s="3">
+        <f>IF(J283="","",IF(J283&lt;0,"-","")&amp;INT(ABS(J283)/60)&amp;"h "&amp;TEXT(MOD(ABS(J283),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag #ausgleichstag</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="6" t="n">
+        <v>46254</v>
+      </c>
+      <c r="B284" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C284" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D284" s="3" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="E284" s="3" t="inlineStr">
+        <is>
+          <t>17:15</t>
+        </is>
+      </c>
+      <c r="F284" s="3">
+        <f>IF(J284="","",IF(J284&lt;0,"-","")&amp;INT(ABS(J284)/60)&amp;"h "&amp;TEXT(MOD(ABS(J284),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G284" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H284" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I284" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="6" t="n">
+        <v>46254</v>
+      </c>
+      <c r="B285" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C285" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D285" s="3" t="inlineStr"/>
+      <c r="E285" s="3" t="inlineStr"/>
+      <c r="F285" s="3">
+        <f>IF(J285="","",IF(J285&lt;0,"-","")&amp;INT(ABS(J285)/60)&amp;"h "&amp;TEXT(MOD(ABS(J285),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G285" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H285" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I285" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="6" t="n">
+        <v>46255</v>
+      </c>
+      <c r="B286" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C286" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D286" s="3" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="F286" s="3">
+        <f>IF(J286="","",IF(J286&lt;0,"-","")&amp;INT(ABS(J286)/60)&amp;"h "&amp;TEXT(MOD(ABS(J286),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="6" t="n">
+        <v>46255</v>
+      </c>
+      <c r="B287" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C287" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D287" s="3" t="inlineStr"/>
+      <c r="E287" s="3" t="inlineStr"/>
+      <c r="F287" s="3">
+        <f>IF(J287="","",IF(J287&lt;0,"-","")&amp;INT(ABS(J287)/60)&amp;"h "&amp;TEXT(MOD(ABS(J287),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G287" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H287" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I287" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="6" t="n">
+        <v>46258</v>
+      </c>
+      <c r="B288" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C288" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D288" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E288" s="3" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F288" s="3">
+        <f>IF(J288="","",IF(J288&lt;0,"-","")&amp;INT(ABS(J288)/60)&amp;"h "&amp;TEXT(MOD(ABS(J288),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G288" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H288" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I288" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="6" t="n">
+        <v>46258</v>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="inlineStr"/>
+      <c r="E289" s="3" t="inlineStr"/>
+      <c r="F289" s="3">
+        <f>IF(J289="","",IF(J289&lt;0,"-","")&amp;INT(ABS(J289)/60)&amp;"h "&amp;TEXT(MOD(ABS(J289),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G289" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H289" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I289" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="6" t="n">
+        <v>46259</v>
+      </c>
+      <c r="B290" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C290" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D290" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F290" s="3">
+        <f>IF(J290="","",IF(J290&lt;0,"-","")&amp;INT(ABS(J290)/60)&amp;"h "&amp;TEXT(MOD(ABS(J290),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G290" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H290" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I290" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="6" t="n">
+        <v>46259</v>
+      </c>
+      <c r="B291" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C291" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D291" s="3" t="inlineStr"/>
+      <c r="E291" s="3" t="inlineStr"/>
+      <c r="F291" s="3">
+        <f>IF(J291="","",IF(J291&lt;0,"-","")&amp;INT(ABS(J291)/60)&amp;"h "&amp;TEXT(MOD(ABS(J291),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G291" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H291" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I291" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="6" t="n">
+        <v>46260</v>
+      </c>
+      <c r="B292" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C292" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D292" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F292" s="3">
+        <f>IF(J292="","",IF(J292&lt;0,"-","")&amp;INT(ABS(J292)/60)&amp;"h "&amp;TEXT(MOD(ABS(J292),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="6" t="n">
+        <v>46260</v>
+      </c>
+      <c r="B293" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C293" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D293" s="3" t="inlineStr"/>
+      <c r="E293" s="3" t="inlineStr"/>
+      <c r="F293" s="3">
+        <f>IF(J293="","",IF(J293&lt;0,"-","")&amp;INT(ABS(J293)/60)&amp;"h "&amp;TEXT(MOD(ABS(J293),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G293" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H293" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I293" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="6" t="n">
+        <v>46261</v>
+      </c>
+      <c r="B294" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C294" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D294" s="3" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="E294" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F294" s="3">
+        <f>IF(J294="","",IF(J294&lt;0,"-","")&amp;INT(ABS(J294)/60)&amp;"h "&amp;TEXT(MOD(ABS(J294),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G294" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H294" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I294" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="6" t="n">
+        <v>46261</v>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="inlineStr"/>
+      <c r="E295" s="3" t="inlineStr"/>
+      <c r="F295" s="3">
+        <f>IF(J295="","",IF(J295&lt;0,"-","")&amp;INT(ABS(J295)/60)&amp;"h "&amp;TEXT(MOD(ABS(J295),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="6" t="n">
+        <v>46262</v>
+      </c>
+      <c r="B296" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C296" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D296" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E296" s="3" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="F296" s="3">
+        <f>IF(J296="","",IF(J296&lt;0,"-","")&amp;INT(ABS(J296)/60)&amp;"h "&amp;TEXT(MOD(ABS(J296),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G296" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H296" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I296" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="6" t="n">
+        <v>46262</v>
+      </c>
+      <c r="B297" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C297" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D297" s="3" t="inlineStr"/>
+      <c r="E297" s="3" t="inlineStr"/>
+      <c r="F297" s="3">
+        <f>IF(J297="","",IF(J297&lt;0,"-","")&amp;INT(ABS(J297)/60)&amp;"h "&amp;TEXT(MOD(ABS(J297),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G297" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H297" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I297" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="6" t="n">
+        <v>46265</v>
+      </c>
+      <c r="B298" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C298" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>14:45</t>
+        </is>
+      </c>
+      <c r="F298" s="3">
+        <f>IF(J298="","",IF(J298&lt;0,"-","")&amp;INT(ABS(J298)/60)&amp;"h "&amp;TEXT(MOD(ABS(J298),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>Büro #büro</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="6" t="n">
+        <v>46265</v>
+      </c>
+      <c r="B299" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C299" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D299" s="3" t="inlineStr"/>
+      <c r="E299" s="3" t="inlineStr"/>
+      <c r="F299" s="3">
+        <f>IF(J299="","",IF(J299&lt;0,"-","")&amp;INT(ABS(J299)/60)&amp;"h "&amp;TEXT(MOD(ABS(J299),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G299" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H299" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I299" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="6" t="n">
+        <v>46266</v>
+      </c>
+      <c r="B300" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C300" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D300" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E300" s="3" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
+      <c r="F300" s="3">
+        <f>IF(J300="","",IF(J300&lt;0,"-","")&amp;INT(ABS(J300)/60)&amp;"h "&amp;TEXT(MOD(ABS(J300),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G300" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H300" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I300" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="6" t="n">
+        <v>46266</v>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="inlineStr"/>
+      <c r="E301" s="3" t="inlineStr"/>
+      <c r="F301" s="3">
+        <f>IF(J301="","",IF(J301&lt;0,"-","")&amp;INT(ABS(J301)/60)&amp;"h "&amp;TEXT(MOD(ABS(J301),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="6" t="n">
+        <v>46267</v>
+      </c>
+      <c r="B302" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C302" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D302" s="3" t="inlineStr"/>
+      <c r="E302" s="3" t="inlineStr"/>
+      <c r="F302" s="3">
+        <f>IF(J302="","",IF(J302&lt;0,"-","")&amp;INT(ABS(J302)/60)&amp;"h "&amp;TEXT(MOD(ABS(J302),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G302" s="3" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="H302" s="3" t="inlineStr">
+        <is>
+          <t>Altersfreizeit #altersfreizeit</t>
+        </is>
+      </c>
+      <c r="I302" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="6" t="n">
+        <v>46268</v>
+      </c>
+      <c r="B303" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C303" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D303" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E303" s="3" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F303" s="3">
+        <f>IF(J303="","",IF(J303&lt;0,"-","")&amp;INT(ABS(J303)/60)&amp;"h "&amp;TEXT(MOD(ABS(J303),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G303" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H303" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I303" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="6" t="n">
+        <v>46268</v>
+      </c>
+      <c r="B304" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C304" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D304" s="3" t="inlineStr"/>
+      <c r="E304" s="3" t="inlineStr"/>
+      <c r="F304" s="3">
+        <f>IF(J304="","",IF(J304&lt;0,"-","")&amp;INT(ABS(J304)/60)&amp;"h "&amp;TEXT(MOD(ABS(J304),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G304" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H304" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I304" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="6" t="n">
+        <v>46269</v>
+      </c>
+      <c r="B305" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C305" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D305" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E305" s="3" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
+      <c r="F305" s="3">
+        <f>IF(J305="","",IF(J305&lt;0,"-","")&amp;INT(ABS(J305)/60)&amp;"h "&amp;TEXT(MOD(ABS(J305),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G305" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H305" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I305" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="6" t="n">
+        <v>46269</v>
+      </c>
+      <c r="B306" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C306" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D306" s="3" t="inlineStr"/>
+      <c r="E306" s="3" t="inlineStr"/>
+      <c r="F306" s="3">
+        <f>IF(J306="","",IF(J306&lt;0,"-","")&amp;INT(ABS(J306)/60)&amp;"h "&amp;TEXT(MOD(ABS(J306),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G306" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H306" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I306" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="6" t="n">
+        <v>46272</v>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F307" s="3">
+        <f>IF(J307="","",IF(J307&lt;0,"-","")&amp;INT(ABS(J307)/60)&amp;"h "&amp;TEXT(MOD(ABS(J307),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="6" t="n">
+        <v>46272</v>
+      </c>
+      <c r="B308" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C308" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D308" s="3" t="inlineStr"/>
+      <c r="E308" s="3" t="inlineStr"/>
+      <c r="F308" s="3">
+        <f>IF(J308="","",IF(J308&lt;0,"-","")&amp;INT(ABS(J308)/60)&amp;"h "&amp;TEXT(MOD(ABS(J308),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G308" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H308" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I308" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="6" t="n">
+        <v>46273</v>
+      </c>
+      <c r="B309" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C309" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D309" s="3" t="inlineStr"/>
+      <c r="E309" s="3" t="inlineStr"/>
+      <c r="F309" s="3">
+        <f>IF(J309="","",IF(J309&lt;0,"-","")&amp;INT(ABS(J309)/60)&amp;"h "&amp;TEXT(MOD(ABS(J309),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G309" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="H309" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag #ausgleichstag</t>
+        </is>
+      </c>
+      <c r="I309" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="6" t="n">
+        <v>46274</v>
+      </c>
+      <c r="B310" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C310" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D310" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E310" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F310" s="3">
+        <f>IF(J310="","",IF(J310&lt;0,"-","")&amp;INT(ABS(J310)/60)&amp;"h "&amp;TEXT(MOD(ABS(J310),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G310" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H310" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I310" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="6" t="n">
+        <v>46274</v>
+      </c>
+      <c r="B311" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C311" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D311" s="3" t="inlineStr"/>
+      <c r="E311" s="3" t="inlineStr"/>
+      <c r="F311" s="3">
+        <f>IF(J311="","",IF(J311&lt;0,"-","")&amp;INT(ABS(J311)/60)&amp;"h "&amp;TEXT(MOD(ABS(J311),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G311" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H311" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I311" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="6" t="n">
+        <v>46275</v>
+      </c>
+      <c r="B312" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C312" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D312" s="3" t="inlineStr">
+        <is>
+          <t>09:15</t>
+        </is>
+      </c>
+      <c r="E312" s="3" t="inlineStr">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
+      <c r="F312" s="3">
+        <f>IF(J312="","",IF(J312&lt;0,"-","")&amp;INT(ABS(J312)/60)&amp;"h "&amp;TEXT(MOD(ABS(J312),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G312" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H312" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I312" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="6" t="n">
+        <v>46276</v>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F313" s="3">
+        <f>IF(J313="","",IF(J313&lt;0,"-","")&amp;INT(ABS(J313)/60)&amp;"h "&amp;TEXT(MOD(ABS(J313),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="6" t="n">
+        <v>46276</v>
+      </c>
+      <c r="B314" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C314" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D314" s="3" t="inlineStr"/>
+      <c r="E314" s="3" t="inlineStr"/>
+      <c r="F314" s="3">
+        <f>IF(J314="","",IF(J314&lt;0,"-","")&amp;INT(ABS(J314)/60)&amp;"h "&amp;TEXT(MOD(ABS(J314),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G314" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H314" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I314" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="6" t="n">
+        <v>46279</v>
+      </c>
+      <c r="B315" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C315" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D315" s="3" t="inlineStr"/>
+      <c r="E315" s="3" t="inlineStr"/>
+      <c r="F315" s="3">
+        <f>IF(J315="","",IF(J315&lt;0,"-","")&amp;INT(ABS(J315)/60)&amp;"h "&amp;TEXT(MOD(ABS(J315),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G315" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="H315" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag #ausgleichstag</t>
+        </is>
+      </c>
+      <c r="I315" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="6" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B316" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C316" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D316" s="3" t="inlineStr"/>
+      <c r="E316" s="3" t="inlineStr"/>
+      <c r="F316" s="3">
+        <f>IF(J316="","",IF(J316&lt;0,"-","")&amp;INT(ABS(J316)/60)&amp;"h "&amp;TEXT(MOD(ABS(J316),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G316" s="3" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="H316" s="3" t="inlineStr">
+        <is>
+          <t>Altersfreizeit #altersfreizeit</t>
+        </is>
+      </c>
+      <c r="I316" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="6" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B317" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C317" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D317" s="3" t="inlineStr"/>
+      <c r="E317" s="3" t="inlineStr"/>
+      <c r="F317" s="3">
+        <f>IF(J317="","",IF(J317&lt;0,"-","")&amp;INT(ABS(J317)/60)&amp;"h "&amp;TEXT(MOD(ABS(J317),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G317" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H317" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I317" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="6" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B318" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C318" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D318" s="3" t="inlineStr"/>
+      <c r="E318" s="3" t="inlineStr"/>
+      <c r="F318" s="3">
+        <f>IF(J318="","",IF(J318&lt;0,"-","")&amp;INT(ABS(J318)/60)&amp;"h "&amp;TEXT(MOD(ABS(J318),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G318" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H318" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I318" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="6" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr"/>
+      <c r="E319" s="3" t="inlineStr"/>
+      <c r="F319" s="3">
+        <f>IF(J319="","",IF(J319&lt;0,"-","")&amp;INT(ABS(J319)/60)&amp;"h "&amp;TEXT(MOD(ABS(J319),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="6" t="n">
+        <v>46286</v>
+      </c>
+      <c r="B320" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C320" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D320" s="3" t="inlineStr"/>
+      <c r="E320" s="3" t="inlineStr"/>
+      <c r="F320" s="3">
+        <f>IF(J320="","",IF(J320&lt;0,"-","")&amp;INT(ABS(J320)/60)&amp;"h "&amp;TEXT(MOD(ABS(J320),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G320" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H320" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I320" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="6" t="n">
+        <v>46287</v>
+      </c>
+      <c r="B321" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C321" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D321" s="3" t="inlineStr"/>
+      <c r="E321" s="3" t="inlineStr"/>
+      <c r="F321" s="3">
+        <f>IF(J321="","",IF(J321&lt;0,"-","")&amp;INT(ABS(J321)/60)&amp;"h "&amp;TEXT(MOD(ABS(J321),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G321" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H321" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I321" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="6" t="n">
+        <v>46288</v>
+      </c>
+      <c r="B322" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C322" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D322" s="3" t="inlineStr"/>
+      <c r="E322" s="3" t="inlineStr"/>
+      <c r="F322" s="3">
+        <f>IF(J322="","",IF(J322&lt;0,"-","")&amp;INT(ABS(J322)/60)&amp;"h "&amp;TEXT(MOD(ABS(J322),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="6" t="n">
+        <v>46289</v>
+      </c>
+      <c r="B323" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C323" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D323" s="3" t="inlineStr"/>
+      <c r="E323" s="3" t="inlineStr"/>
+      <c r="F323" s="3">
+        <f>IF(J323="","",IF(J323&lt;0,"-","")&amp;INT(ABS(J323)/60)&amp;"h "&amp;TEXT(MOD(ABS(J323),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G323" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="H323" s="3" t="inlineStr">
+        <is>
+          <t>krank #krank</t>
+        </is>
+      </c>
+      <c r="I323" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="6" t="n">
+        <v>46293</v>
+      </c>
+      <c r="B324" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C324" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D324" s="3" t="inlineStr"/>
+      <c r="E324" s="3" t="inlineStr"/>
+      <c r="F324" s="3">
+        <f>IF(J324="","",IF(J324&lt;0,"-","")&amp;INT(ABS(J324)/60)&amp;"h "&amp;TEXT(MOD(ABS(J324),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G324" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H324" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I324" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="6" t="n">
+        <v>46294</v>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr"/>
+      <c r="E325" s="3" t="inlineStr"/>
+      <c r="F325" s="3">
+        <f>IF(J325="","",IF(J325&lt;0,"-","")&amp;INT(ABS(J325)/60)&amp;"h "&amp;TEXT(MOD(ABS(J325),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="6" t="n">
+        <v>46295</v>
+      </c>
+      <c r="B326" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="C326" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D326" s="3" t="inlineStr"/>
+      <c r="E326" s="3" t="inlineStr"/>
+      <c r="F326" s="3">
+        <f>IF(J326="","",IF(J326&lt;0,"-","")&amp;INT(ABS(J326)/60)&amp;"h "&amp;TEXT(MOD(ABS(J326),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G326" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H326" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I326" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="6" t="n">
+        <v>46296</v>
+      </c>
+      <c r="B327" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C327" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D327" s="3" t="inlineStr"/>
+      <c r="E327" s="3" t="inlineStr"/>
+      <c r="F327" s="3">
+        <f>IF(J327="","",IF(J327&lt;0,"-","")&amp;INT(ABS(J327)/60)&amp;"h "&amp;TEXT(MOD(ABS(J327),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G327" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H327" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I327" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="6" t="n">
+        <v>46297</v>
+      </c>
+      <c r="B328" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C328" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D328" s="3" t="inlineStr"/>
+      <c r="E328" s="3" t="inlineStr"/>
+      <c r="F328" s="3">
+        <f>IF(J328="","",IF(J328&lt;0,"-","")&amp;INT(ABS(J328)/60)&amp;"h "&amp;TEXT(MOD(ABS(J328),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I328" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="6" t="n">
+        <v>46298</v>
+      </c>
+      <c r="B329" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C329" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D329" s="3" t="inlineStr"/>
+      <c r="E329" s="3" t="inlineStr"/>
+      <c r="F329" s="3">
+        <f>IF(J329="","",IF(J329&lt;0,"-","")&amp;INT(ABS(J329)/60)&amp;"h "&amp;TEXT(MOD(ABS(J329),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G329" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="H329" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag #feiertag</t>
+        </is>
+      </c>
+      <c r="I329" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="6" t="n">
+        <v>46300</v>
+      </c>
+      <c r="B330" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C330" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D330" s="3" t="inlineStr"/>
+      <c r="E330" s="3" t="inlineStr"/>
+      <c r="F330" s="3">
+        <f>IF(J330="","",IF(J330&lt;0,"-","")&amp;INT(ABS(J330)/60)&amp;"h "&amp;TEXT(MOD(ABS(J330),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G330" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H330" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I330" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="6" t="n">
+        <v>46301</v>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr"/>
+      <c r="E331" s="3" t="inlineStr"/>
+      <c r="F331" s="3">
+        <f>IF(J331="","",IF(J331&lt;0,"-","")&amp;INT(ABS(J331)/60)&amp;"h "&amp;TEXT(MOD(ABS(J331),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="6" t="n">
+        <v>46302</v>
+      </c>
+      <c r="B332" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C332" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D332" s="3" t="inlineStr"/>
+      <c r="E332" s="3" t="inlineStr"/>
+      <c r="F332" s="3">
+        <f>IF(J332="","",IF(J332&lt;0,"-","")&amp;INT(ABS(J332)/60)&amp;"h "&amp;TEXT(MOD(ABS(J332),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G332" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H332" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I332" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="6" t="n">
+        <v>46303</v>
+      </c>
+      <c r="B333" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C333" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D333" s="3" t="inlineStr"/>
+      <c r="E333" s="3" t="inlineStr"/>
+      <c r="F333" s="3">
+        <f>IF(J333="","",IF(J333&lt;0,"-","")&amp;INT(ABS(J333)/60)&amp;"h "&amp;TEXT(MOD(ABS(J333),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G333" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H333" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I333" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="6" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B334" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C334" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D334" s="3" t="inlineStr"/>
+      <c r="E334" s="3" t="inlineStr"/>
+      <c r="F334" s="3">
+        <f>IF(J334="","",IF(J334&lt;0,"-","")&amp;INT(ABS(J334)/60)&amp;"h "&amp;TEXT(MOD(ABS(J334),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G334" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H334" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I334" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="6" t="n">
+        <v>46307</v>
+      </c>
+      <c r="B335" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C335" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D335" s="3" t="inlineStr"/>
+      <c r="E335" s="3" t="inlineStr"/>
+      <c r="F335" s="3">
+        <f>IF(J335="","",IF(J335&lt;0,"-","")&amp;INT(ABS(J335)/60)&amp;"h "&amp;TEXT(MOD(ABS(J335),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G335" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H335" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I335" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="6" t="n">
+        <v>46308</v>
+      </c>
+      <c r="B336" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C336" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D336" s="3" t="inlineStr"/>
+      <c r="E336" s="3" t="inlineStr"/>
+      <c r="F336" s="3">
+        <f>IF(J336="","",IF(J336&lt;0,"-","")&amp;INT(ABS(J336)/60)&amp;"h "&amp;TEXT(MOD(ABS(J336),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G336" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H336" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I336" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="6" t="n">
+        <v>46309</v>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr"/>
+      <c r="E337" s="3" t="inlineStr"/>
+      <c r="F337" s="3">
+        <f>IF(J337="","",IF(J337&lt;0,"-","")&amp;INT(ABS(J337)/60)&amp;"h "&amp;TEXT(MOD(ABS(J337),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="6" t="n">
+        <v>46310</v>
+      </c>
+      <c r="B338" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C338" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D338" s="3" t="inlineStr"/>
+      <c r="E338" s="3" t="inlineStr"/>
+      <c r="F338" s="3">
+        <f>IF(J338="","",IF(J338&lt;0,"-","")&amp;INT(ABS(J338)/60)&amp;"h "&amp;TEXT(MOD(ABS(J338),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G338" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="H338" s="3" t="inlineStr">
+        <is>
+          <t>Reha #reha</t>
+        </is>
+      </c>
+      <c r="I338" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="6" t="n">
+        <v>46380</v>
+      </c>
+      <c r="B339" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C339" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D339" s="3" t="inlineStr"/>
+      <c r="E339" s="3" t="inlineStr"/>
+      <c r="F339" s="3">
+        <f>IF(J339="","",IF(J339&lt;0,"-","")&amp;INT(ABS(J339)/60)&amp;"h "&amp;TEXT(MOD(ABS(J339),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G339" s="3" t="inlineStr">
+        <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="H277" s="3" t="inlineStr">
+      <c r="H339" s="3" t="inlineStr">
         <is>
           <t>Urlaub #urlaub</t>
         </is>
       </c>
-      <c r="I277" s="3" t="inlineStr">
+      <c r="I339" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
-      <c r="J277" s="3" t="n">
+      <c r="J339" s="3" t="n">
         <v>225</v>
       </c>
     </row>
-    <row r="278"/>
-[...1 lines deleted...]
-      <c r="A279" s="7" t="inlineStr">
+    <row r="340">
+      <c r="A340" s="6" t="n">
+        <v>46381</v>
+      </c>
+      <c r="B340" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C340" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D340" s="3" t="inlineStr"/>
+      <c r="E340" s="3" t="inlineStr"/>
+      <c r="F340" s="3">
+        <f>IF(J340="","",IF(J340&lt;0,"-","")&amp;INT(ABS(J340)/60)&amp;"h "&amp;TEXT(MOD(ABS(J340),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag #feiertag</t>
+        </is>
+      </c>
+      <c r="I340" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="6" t="n">
+        <v>46382</v>
+      </c>
+      <c r="B341" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C341" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D341" s="3" t="inlineStr"/>
+      <c r="E341" s="3" t="inlineStr"/>
+      <c r="F341" s="3">
+        <f>IF(J341="","",IF(J341&lt;0,"-","")&amp;INT(ABS(J341)/60)&amp;"h "&amp;TEXT(MOD(ABS(J341),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G341" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="H341" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag #feiertag</t>
+        </is>
+      </c>
+      <c r="I341" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="6" t="n">
+        <v>46384</v>
+      </c>
+      <c r="B342" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C342" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D342" s="3" t="inlineStr"/>
+      <c r="E342" s="3" t="inlineStr"/>
+      <c r="F342" s="3">
+        <f>IF(J342="","",IF(J342&lt;0,"-","")&amp;INT(ABS(J342)/60)&amp;"h "&amp;TEXT(MOD(ABS(J342),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G342" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H342" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I342" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="6" t="n">
+        <v>46385</v>
+      </c>
+      <c r="B343" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C343" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="inlineStr"/>
+      <c r="E343" s="3" t="inlineStr"/>
+      <c r="F343" s="3">
+        <f>IF(J343="","",IF(J343&lt;0,"-","")&amp;INT(ABS(J343)/60)&amp;"h "&amp;TEXT(MOD(ABS(J343),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G343" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I343" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="6" t="n">
+        <v>46386</v>
+      </c>
+      <c r="B344" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C344" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D344" s="3" t="inlineStr"/>
+      <c r="E344" s="3" t="inlineStr"/>
+      <c r="F344" s="3">
+        <f>IF(J344="","",IF(J344&lt;0,"-","")&amp;INT(ABS(J344)/60)&amp;"h "&amp;TEXT(MOD(ABS(J344),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G344" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H344" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I344" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="6" t="n">
+        <v>46387</v>
+      </c>
+      <c r="B345" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C345" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D345" s="3" t="inlineStr"/>
+      <c r="E345" s="3" t="inlineStr"/>
+      <c r="F345" s="3">
+        <f>IF(J345="","",IF(J345&lt;0,"-","")&amp;INT(ABS(J345)/60)&amp;"h "&amp;TEXT(MOD(ABS(J345),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="346"/>
+    <row r="347">
+      <c r="A347" s="7" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B279" s="8" t="n"/>
-[...11 lines deleted...]
-        <f>SUM(J2:J277)</f>
+      <c r="B347" s="8" t="n"/>
+      <c r="C347" s="8" t="n"/>
+      <c r="D347" s="8" t="n"/>
+      <c r="E347" s="8" t="n"/>
+      <c r="F347" s="7">
+        <f>IF(J347="","",IF(J347&lt;0,"-","")&amp;INT(ABS(J347)/60)&amp;"h "&amp;TEXT(MOD(ABS(J347),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G347" s="8" t="n"/>
+      <c r="H347" s="8" t="n"/>
+      <c r="I347" s="8" t="n"/>
+      <c r="J347" s="8">
+        <f>SUM(J2:J345)</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J277"/>
+  <autoFilter ref="A1:J345"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P166"/>
+  <dimension ref="A1:P214"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
     <col width="28" customWidth="1" min="14" max="14"/>
     <col width="36" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>KW</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
@@ -29663,586 +36349,3682 @@
       <c r="L156" s="4">
         <f>K156-J156</f>
         <v/>
       </c>
       <c r="M156" s="4">
         <f>MAX(0,J156-K156)</f>
         <v/>
       </c>
       <c r="N156" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O156" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="9" t="n">
-[...12 lines deleted...]
-      <c r="F157" s="9">
+      <c r="A157" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B157" s="6" t="n">
+        <v>46244</v>
+      </c>
+      <c r="C157" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D157" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F157" s="3">
         <f>IF(J157="","",IF(J157&lt;0,"-","")&amp;INT(ABS(J157)/60)&amp;"h "&amp;TEXT(MOD(ABS(J157),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G157" s="9">
+      <c r="G157" s="3">
         <f>IF(K157="","",IF(K157&lt;0,"-","")&amp;INT(ABS(K157)/60)&amp;"h "&amp;TEXT(MOD(ABS(K157),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H157" s="9">
+      <c r="H157" s="4">
         <f>IF(L157="","",IF(L157&lt;0,"-","")&amp;INT(ABS(L157)/60)&amp;"h "&amp;TEXT(MOD(ABS(L157),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I157" s="9">
+      <c r="I157" s="3">
         <f>IF(M157="","",IF(M157&lt;0,"-","")&amp;INT(ABS(M157)/60)&amp;"h "&amp;TEXT(MOD(ABS(M157),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J157" s="9" t="n">
+      <c r="J157" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K157" s="9">
+      <c r="K157" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B157)</f>
         <v/>
       </c>
-      <c r="L157" s="9">
+      <c r="L157" s="3">
         <f>K157-J157</f>
         <v/>
       </c>
-      <c r="M157" s="9">
+      <c r="M157" s="3">
         <f>MAX(0,J157-K157)</f>
         <v/>
       </c>
-      <c r="N157" s="9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P157" s="9" t="inlineStr">
+      <c r="N157" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O157" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P157" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F158" s="4">
+      <c r="A158" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B158" s="6" t="n">
+        <v>46245</v>
+      </c>
+      <c r="C158" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D158" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E158" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F158" s="3">
         <f>IF(J158="","",IF(J158&lt;0,"-","")&amp;INT(ABS(J158)/60)&amp;"h "&amp;TEXT(MOD(ABS(J158),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G158" s="4">
+      <c r="G158" s="3">
         <f>IF(K158="","",IF(K158&lt;0,"-","")&amp;INT(ABS(K158)/60)&amp;"h "&amp;TEXT(MOD(ABS(K158),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H158" s="4">
         <f>IF(L158="","",IF(L158&lt;0,"-","")&amp;INT(ABS(L158)/60)&amp;"h "&amp;TEXT(MOD(ABS(L158),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I158" s="4">
+      <c r="I158" s="3">
         <f>IF(M158="","",IF(M158&lt;0,"-","")&amp;INT(ABS(M158)/60)&amp;"h "&amp;TEXT(MOD(ABS(M158),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J158" s="4" t="n">
-[...2 lines deleted...]
-      <c r="K158" s="4">
+      <c r="J158" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K158" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B158)</f>
         <v/>
       </c>
-      <c r="L158" s="4">
+      <c r="L158" s="3">
         <f>K158-J158</f>
         <v/>
       </c>
-      <c r="M158" s="4">
+      <c r="M158" s="3">
         <f>MAX(0,J158-K158)</f>
         <v/>
       </c>
-      <c r="N158" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P158" s="4" t="inlineStr">
+      <c r="N158" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O158" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P158" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="9" t="n">
-[...12 lines deleted...]
-      <c r="F159" s="9">
+      <c r="A159" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B159" s="6" t="n">
+        <v>46246</v>
+      </c>
+      <c r="C159" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D159" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E159" s="3" t="inlineStr">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
+      <c r="F159" s="3">
         <f>IF(J159="","",IF(J159&lt;0,"-","")&amp;INT(ABS(J159)/60)&amp;"h "&amp;TEXT(MOD(ABS(J159),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G159" s="9">
+      <c r="G159" s="3">
         <f>IF(K159="","",IF(K159&lt;0,"-","")&amp;INT(ABS(K159)/60)&amp;"h "&amp;TEXT(MOD(ABS(K159),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H159" s="9">
+      <c r="H159" s="4">
         <f>IF(L159="","",IF(L159&lt;0,"-","")&amp;INT(ABS(L159)/60)&amp;"h "&amp;TEXT(MOD(ABS(L159),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I159" s="9">
+      <c r="I159" s="3">
         <f>IF(M159="","",IF(M159&lt;0,"-","")&amp;INT(ABS(M159)/60)&amp;"h "&amp;TEXT(MOD(ABS(M159),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J159" s="9" t="n">
+      <c r="J159" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K159" s="9">
+      <c r="K159" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B159)</f>
         <v/>
       </c>
-      <c r="L159" s="9">
+      <c r="L159" s="3">
         <f>K159-J159</f>
         <v/>
       </c>
-      <c r="M159" s="9">
+      <c r="M159" s="3">
         <f>MAX(0,J159-K159)</f>
         <v/>
       </c>
-      <c r="N159" s="9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P159" s="9" t="inlineStr">
+      <c r="N159" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O159" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P159" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="9" t="n">
-[...12 lines deleted...]
-      <c r="F160" s="9">
+      <c r="A160" s="16" t="n">
+        <v>33</v>
+      </c>
+      <c r="B160" s="17" t="n">
+        <v>46247</v>
+      </c>
+      <c r="C160" s="16" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D160" s="16" t="inlineStr"/>
+      <c r="E160" s="16" t="inlineStr"/>
+      <c r="F160" s="16">
         <f>IF(J160="","",IF(J160&lt;0,"-","")&amp;INT(ABS(J160)/60)&amp;"h "&amp;TEXT(MOD(ABS(J160),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G160" s="9">
+      <c r="G160" s="16">
         <f>IF(K160="","",IF(K160&lt;0,"-","")&amp;INT(ABS(K160)/60)&amp;"h "&amp;TEXT(MOD(ABS(K160),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H160" s="9">
+      <c r="H160" s="16">
         <f>IF(L160="","",IF(L160&lt;0,"-","")&amp;INT(ABS(L160)/60)&amp;"h "&amp;TEXT(MOD(ABS(L160),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I160" s="9">
+      <c r="I160" s="16">
         <f>IF(M160="","",IF(M160&lt;0,"-","")&amp;INT(ABS(M160)/60)&amp;"h "&amp;TEXT(MOD(ABS(M160),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J160" s="9" t="n">
+      <c r="J160" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K160" s="9">
+      <c r="K160" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B160)</f>
         <v/>
       </c>
-      <c r="L160" s="9">
+      <c r="L160" s="16">
         <f>K160-J160</f>
         <v/>
       </c>
-      <c r="M160" s="9">
+      <c r="M160" s="16">
         <f>MAX(0,J160-K160)</f>
         <v/>
       </c>
-      <c r="N160" s="9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P160" s="9" t="inlineStr">
+      <c r="N160" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O160" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P160" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F161" s="4">
+      <c r="A161" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B161" s="6" t="n">
+        <v>46248</v>
+      </c>
+      <c r="C161" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D161" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E161" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F161" s="3">
         <f>IF(J161="","",IF(J161&lt;0,"-","")&amp;INT(ABS(J161)/60)&amp;"h "&amp;TEXT(MOD(ABS(J161),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G161" s="4">
+      <c r="G161" s="3">
         <f>IF(K161="","",IF(K161&lt;0,"-","")&amp;INT(ABS(K161)/60)&amp;"h "&amp;TEXT(MOD(ABS(K161),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H161" s="4">
         <f>IF(L161="","",IF(L161&lt;0,"-","")&amp;INT(ABS(L161)/60)&amp;"h "&amp;TEXT(MOD(ABS(L161),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I161" s="4">
+      <c r="I161" s="3">
         <f>IF(M161="","",IF(M161&lt;0,"-","")&amp;INT(ABS(M161)/60)&amp;"h "&amp;TEXT(MOD(ABS(M161),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J161" s="4" t="n">
+      <c r="J161" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K161" s="4">
+      <c r="K161" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B161)</f>
         <v/>
       </c>
-      <c r="L161" s="4">
+      <c r="L161" s="3">
         <f>K161-J161</f>
         <v/>
       </c>
-      <c r="M161" s="4">
+      <c r="M161" s="3">
         <f>MAX(0,J161-K161)</f>
         <v/>
       </c>
-      <c r="N161" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P161" s="4" t="inlineStr">
+      <c r="N161" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O161" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P161" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F162" s="4">
+      <c r="A162" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B162" s="13" t="n">
+        <v>46251</v>
+      </c>
+      <c r="C162" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D162" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E162" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F162" s="12">
         <f>IF(J162="","",IF(J162&lt;0,"-","")&amp;INT(ABS(J162)/60)&amp;"h "&amp;TEXT(MOD(ABS(J162),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G162" s="4">
+      <c r="G162" s="12">
         <f>IF(K162="","",IF(K162&lt;0,"-","")&amp;INT(ABS(K162)/60)&amp;"h "&amp;TEXT(MOD(ABS(K162),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H162" s="4">
         <f>IF(L162="","",IF(L162&lt;0,"-","")&amp;INT(ABS(L162)/60)&amp;"h "&amp;TEXT(MOD(ABS(L162),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I162" s="4">
+      <c r="I162" s="12">
         <f>IF(M162="","",IF(M162&lt;0,"-","")&amp;INT(ABS(M162)/60)&amp;"h "&amp;TEXT(MOD(ABS(M162),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J162" s="4" t="n">
+      <c r="J162" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K162" s="4">
+      <c r="K162" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B162)</f>
         <v/>
       </c>
-      <c r="L162" s="4">
+      <c r="L162" s="12">
         <f>K162-J162</f>
         <v/>
       </c>
-      <c r="M162" s="4">
+      <c r="M162" s="12">
         <f>MAX(0,J162-K162)</f>
         <v/>
       </c>
-      <c r="N162" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P162" s="4" t="inlineStr">
+      <c r="N162" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O162" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P162" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F163" s="4">
+      <c r="A163" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B163" s="13" t="n">
+        <v>46252</v>
+      </c>
+      <c r="C163" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D163" s="12" t="inlineStr">
+        <is>
+          <t>07:00</t>
+        </is>
+      </c>
+      <c r="E163" s="12" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="F163" s="12">
         <f>IF(J163="","",IF(J163&lt;0,"-","")&amp;INT(ABS(J163)/60)&amp;"h "&amp;TEXT(MOD(ABS(J163),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G163" s="4">
+      <c r="G163" s="12">
         <f>IF(K163="","",IF(K163&lt;0,"-","")&amp;INT(ABS(K163)/60)&amp;"h "&amp;TEXT(MOD(ABS(K163),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H163" s="4">
         <f>IF(L163="","",IF(L163&lt;0,"-","")&amp;INT(ABS(L163)/60)&amp;"h "&amp;TEXT(MOD(ABS(L163),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I163" s="4">
+      <c r="I163" s="12">
         <f>IF(M163="","",IF(M163&lt;0,"-","")&amp;INT(ABS(M163)/60)&amp;"h "&amp;TEXT(MOD(ABS(M163),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J163" s="4" t="n">
+      <c r="J163" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K163" s="4">
+      <c r="K163" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B163)</f>
         <v/>
       </c>
-      <c r="L163" s="4">
+      <c r="L163" s="12">
         <f>K163-J163</f>
         <v/>
       </c>
-      <c r="M163" s="4">
+      <c r="M163" s="12">
         <f>MAX(0,J163-K163)</f>
         <v/>
       </c>
-      <c r="N163" s="4" t="inlineStr">
+      <c r="N163" s="12" t="inlineStr">
+        <is>
+          <t>Workshop GBA #workshop</t>
+        </is>
+      </c>
+      <c r="O163" s="12" t="inlineStr">
+        <is>
+          <t>Workshop GBA, Pause</t>
+        </is>
+      </c>
+      <c r="P163" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="14" t="n">
+        <v>34</v>
+      </c>
+      <c r="B164" s="15" t="n">
+        <v>46253</v>
+      </c>
+      <c r="C164" s="14" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D164" s="14" t="inlineStr"/>
+      <c r="E164" s="14" t="inlineStr"/>
+      <c r="F164" s="14">
+        <f>IF(J164="","",IF(J164&lt;0,"-","")&amp;INT(ABS(J164)/60)&amp;"h "&amp;TEXT(MOD(ABS(J164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G164" s="14">
+        <f>IF(K164="","",IF(K164&lt;0,"-","")&amp;INT(ABS(K164)/60)&amp;"h "&amp;TEXT(MOD(ABS(K164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H164" s="5">
+        <f>IF(L164="","",IF(L164&lt;0,"-","")&amp;INT(ABS(L164)/60)&amp;"h "&amp;TEXT(MOD(ABS(L164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I164" s="14">
+        <f>IF(M164="","",IF(M164&lt;0,"-","")&amp;INT(ABS(M164)/60)&amp;"h "&amp;TEXT(MOD(ABS(M164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J164" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K164" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B164)</f>
+        <v/>
+      </c>
+      <c r="L164" s="14">
+        <f>K164-J164</f>
+        <v/>
+      </c>
+      <c r="M164" s="14">
+        <f>MAX(0,J164-K164)</f>
+        <v/>
+      </c>
+      <c r="N164" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O164" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P164" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B165" s="13" t="n">
+        <v>46254</v>
+      </c>
+      <c r="C165" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D165" s="12" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="E165" s="12" t="inlineStr">
+        <is>
+          <t>17:15</t>
+        </is>
+      </c>
+      <c r="F165" s="12">
+        <f>IF(J165="","",IF(J165&lt;0,"-","")&amp;INT(ABS(J165)/60)&amp;"h "&amp;TEXT(MOD(ABS(J165),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G165" s="12">
+        <f>IF(K165="","",IF(K165&lt;0,"-","")&amp;INT(ABS(K165)/60)&amp;"h "&amp;TEXT(MOD(ABS(K165),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H165" s="5">
+        <f>IF(L165="","",IF(L165&lt;0,"-","")&amp;INT(ABS(L165)/60)&amp;"h "&amp;TEXT(MOD(ABS(L165),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I165" s="12">
+        <f>IF(M165="","",IF(M165&lt;0,"-","")&amp;INT(ABS(M165)/60)&amp;"h "&amp;TEXT(MOD(ABS(M165),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J165" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K165" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B165)</f>
+        <v/>
+      </c>
+      <c r="L165" s="12">
+        <f>K165-J165</f>
+        <v/>
+      </c>
+      <c r="M165" s="12">
+        <f>MAX(0,J165-K165)</f>
+        <v/>
+      </c>
+      <c r="N165" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O165" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P165" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="12" t="n">
+        <v>34</v>
+      </c>
+      <c r="B166" s="13" t="n">
+        <v>46255</v>
+      </c>
+      <c r="C166" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D166" s="12" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="E166" s="12" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="F166" s="12">
+        <f>IF(J166="","",IF(J166&lt;0,"-","")&amp;INT(ABS(J166)/60)&amp;"h "&amp;TEXT(MOD(ABS(J166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G166" s="12">
+        <f>IF(K166="","",IF(K166&lt;0,"-","")&amp;INT(ABS(K166)/60)&amp;"h "&amp;TEXT(MOD(ABS(K166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H166" s="4">
+        <f>IF(L166="","",IF(L166&lt;0,"-","")&amp;INT(ABS(L166)/60)&amp;"h "&amp;TEXT(MOD(ABS(L166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I166" s="12">
+        <f>IF(M166="","",IF(M166&lt;0,"-","")&amp;INT(ABS(M166)/60)&amp;"h "&amp;TEXT(MOD(ABS(M166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J166" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K166" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B166)</f>
+        <v/>
+      </c>
+      <c r="L166" s="12">
+        <f>K166-J166</f>
+        <v/>
+      </c>
+      <c r="M166" s="12">
+        <f>MAX(0,J166-K166)</f>
+        <v/>
+      </c>
+      <c r="N166" s="12" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="O166" s="12" t="inlineStr">
+        <is>
+          <t>mobileOffice, Pause</t>
+        </is>
+      </c>
+      <c r="P166" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B167" s="6" t="n">
+        <v>46258</v>
+      </c>
+      <c r="C167" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D167" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F167" s="3">
+        <f>IF(J167="","",IF(J167&lt;0,"-","")&amp;INT(ABS(J167)/60)&amp;"h "&amp;TEXT(MOD(ABS(J167),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G167" s="3">
+        <f>IF(K167="","",IF(K167&lt;0,"-","")&amp;INT(ABS(K167)/60)&amp;"h "&amp;TEXT(MOD(ABS(K167),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H167" s="4">
+        <f>IF(L167="","",IF(L167&lt;0,"-","")&amp;INT(ABS(L167)/60)&amp;"h "&amp;TEXT(MOD(ABS(L167),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I167" s="3">
+        <f>IF(M167="","",IF(M167&lt;0,"-","")&amp;INT(ABS(M167)/60)&amp;"h "&amp;TEXT(MOD(ABS(M167),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K167" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B167)</f>
+        <v/>
+      </c>
+      <c r="L167" s="3">
+        <f>K167-J167</f>
+        <v/>
+      </c>
+      <c r="M167" s="3">
+        <f>MAX(0,J167-K167)</f>
+        <v/>
+      </c>
+      <c r="N167" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O167" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P167" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B168" s="6" t="n">
+        <v>46259</v>
+      </c>
+      <c r="C168" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D168" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E168" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F168" s="3">
+        <f>IF(J168="","",IF(J168&lt;0,"-","")&amp;INT(ABS(J168)/60)&amp;"h "&amp;TEXT(MOD(ABS(J168),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G168" s="3">
+        <f>IF(K168="","",IF(K168&lt;0,"-","")&amp;INT(ABS(K168)/60)&amp;"h "&amp;TEXT(MOD(ABS(K168),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H168" s="4">
+        <f>IF(L168="","",IF(L168&lt;0,"-","")&amp;INT(ABS(L168)/60)&amp;"h "&amp;TEXT(MOD(ABS(L168),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I168" s="3">
+        <f>IF(M168="","",IF(M168&lt;0,"-","")&amp;INT(ABS(M168)/60)&amp;"h "&amp;TEXT(MOD(ABS(M168),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K168" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B168)</f>
+        <v/>
+      </c>
+      <c r="L168" s="3">
+        <f>K168-J168</f>
+        <v/>
+      </c>
+      <c r="M168" s="3">
+        <f>MAX(0,J168-K168)</f>
+        <v/>
+      </c>
+      <c r="N168" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O168" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P168" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B169" s="6" t="n">
+        <v>46260</v>
+      </c>
+      <c r="C169" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D169" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F169" s="3">
+        <f>IF(J169="","",IF(J169&lt;0,"-","")&amp;INT(ABS(J169)/60)&amp;"h "&amp;TEXT(MOD(ABS(J169),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G169" s="3">
+        <f>IF(K169="","",IF(K169&lt;0,"-","")&amp;INT(ABS(K169)/60)&amp;"h "&amp;TEXT(MOD(ABS(K169),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H169" s="4">
+        <f>IF(L169="","",IF(L169&lt;0,"-","")&amp;INT(ABS(L169)/60)&amp;"h "&amp;TEXT(MOD(ABS(L169),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I169" s="3">
+        <f>IF(M169="","",IF(M169&lt;0,"-","")&amp;INT(ABS(M169)/60)&amp;"h "&amp;TEXT(MOD(ABS(M169),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K169" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B169)</f>
+        <v/>
+      </c>
+      <c r="L169" s="3">
+        <f>K169-J169</f>
+        <v/>
+      </c>
+      <c r="M169" s="3">
+        <f>MAX(0,J169-K169)</f>
+        <v/>
+      </c>
+      <c r="N169" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O169" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P169" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B170" s="6" t="n">
+        <v>46261</v>
+      </c>
+      <c r="C170" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D170" s="3" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="E170" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F170" s="3">
+        <f>IF(J170="","",IF(J170&lt;0,"-","")&amp;INT(ABS(J170)/60)&amp;"h "&amp;TEXT(MOD(ABS(J170),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G170" s="3">
+        <f>IF(K170="","",IF(K170&lt;0,"-","")&amp;INT(ABS(K170)/60)&amp;"h "&amp;TEXT(MOD(ABS(K170),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H170" s="5">
+        <f>IF(L170="","",IF(L170&lt;0,"-","")&amp;INT(ABS(L170)/60)&amp;"h "&amp;TEXT(MOD(ABS(L170),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I170" s="3">
+        <f>IF(M170="","",IF(M170&lt;0,"-","")&amp;INT(ABS(M170)/60)&amp;"h "&amp;TEXT(MOD(ABS(M170),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K170" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B170)</f>
+        <v/>
+      </c>
+      <c r="L170" s="3">
+        <f>K170-J170</f>
+        <v/>
+      </c>
+      <c r="M170" s="3">
+        <f>MAX(0,J170-K170)</f>
+        <v/>
+      </c>
+      <c r="N170" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O170" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P170" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B171" s="6" t="n">
+        <v>46262</v>
+      </c>
+      <c r="C171" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D171" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E171" s="3" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="F171" s="3">
+        <f>IF(J171="","",IF(J171&lt;0,"-","")&amp;INT(ABS(J171)/60)&amp;"h "&amp;TEXT(MOD(ABS(J171),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G171" s="3">
+        <f>IF(K171="","",IF(K171&lt;0,"-","")&amp;INT(ABS(K171)/60)&amp;"h "&amp;TEXT(MOD(ABS(K171),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H171" s="5">
+        <f>IF(L171="","",IF(L171&lt;0,"-","")&amp;INT(ABS(L171)/60)&amp;"h "&amp;TEXT(MOD(ABS(L171),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I171" s="3">
+        <f>IF(M171="","",IF(M171&lt;0,"-","")&amp;INT(ABS(M171)/60)&amp;"h "&amp;TEXT(MOD(ABS(M171),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K171" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B171)</f>
+        <v/>
+      </c>
+      <c r="L171" s="3">
+        <f>K171-J171</f>
+        <v/>
+      </c>
+      <c r="M171" s="3">
+        <f>MAX(0,J171-K171)</f>
+        <v/>
+      </c>
+      <c r="N171" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O171" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P171" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B172" s="13" t="n">
+        <v>46265</v>
+      </c>
+      <c r="C172" s="12" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D172" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E172" s="12" t="inlineStr">
+        <is>
+          <t>14:45</t>
+        </is>
+      </c>
+      <c r="F172" s="12">
+        <f>IF(J172="","",IF(J172&lt;0,"-","")&amp;INT(ABS(J172)/60)&amp;"h "&amp;TEXT(MOD(ABS(J172),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G172" s="12">
+        <f>IF(K172="","",IF(K172&lt;0,"-","")&amp;INT(ABS(K172)/60)&amp;"h "&amp;TEXT(MOD(ABS(K172),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H172" s="4">
+        <f>IF(L172="","",IF(L172&lt;0,"-","")&amp;INT(ABS(L172)/60)&amp;"h "&amp;TEXT(MOD(ABS(L172),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I172" s="12">
+        <f>IF(M172="","",IF(M172&lt;0,"-","")&amp;INT(ABS(M172)/60)&amp;"h "&amp;TEXT(MOD(ABS(M172),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J172" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K172" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B172)</f>
+        <v/>
+      </c>
+      <c r="L172" s="12">
+        <f>K172-J172</f>
+        <v/>
+      </c>
+      <c r="M172" s="12">
+        <f>MAX(0,J172-K172)</f>
+        <v/>
+      </c>
+      <c r="N172" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O172" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P172" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B173" s="13" t="n">
+        <v>46266</v>
+      </c>
+      <c r="C173" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D173" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E173" s="12" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
+      <c r="F173" s="12">
+        <f>IF(J173="","",IF(J173&lt;0,"-","")&amp;INT(ABS(J173)/60)&amp;"h "&amp;TEXT(MOD(ABS(J173),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G173" s="12">
+        <f>IF(K173="","",IF(K173&lt;0,"-","")&amp;INT(ABS(K173)/60)&amp;"h "&amp;TEXT(MOD(ABS(K173),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H173" s="5">
+        <f>IF(L173="","",IF(L173&lt;0,"-","")&amp;INT(ABS(L173)/60)&amp;"h "&amp;TEXT(MOD(ABS(L173),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I173" s="12">
+        <f>IF(M173="","",IF(M173&lt;0,"-","")&amp;INT(ABS(M173)/60)&amp;"h "&amp;TEXT(MOD(ABS(M173),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J173" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K173" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B173)</f>
+        <v/>
+      </c>
+      <c r="L173" s="12">
+        <f>K173-J173</f>
+        <v/>
+      </c>
+      <c r="M173" s="12">
+        <f>MAX(0,J173-K173)</f>
+        <v/>
+      </c>
+      <c r="N173" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O173" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P173" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="16" t="n">
+        <v>36</v>
+      </c>
+      <c r="B174" s="17" t="n">
+        <v>46267</v>
+      </c>
+      <c r="C174" s="16" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D174" s="16" t="inlineStr"/>
+      <c r="E174" s="16" t="inlineStr"/>
+      <c r="F174" s="16">
+        <f>IF(J174="","",IF(J174&lt;0,"-","")&amp;INT(ABS(J174)/60)&amp;"h "&amp;TEXT(MOD(ABS(J174),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G174" s="16">
+        <f>IF(K174="","",IF(K174&lt;0,"-","")&amp;INT(ABS(K174)/60)&amp;"h "&amp;TEXT(MOD(ABS(K174),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H174" s="16">
+        <f>IF(L174="","",IF(L174&lt;0,"-","")&amp;INT(ABS(L174)/60)&amp;"h "&amp;TEXT(MOD(ABS(L174),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I174" s="16">
+        <f>IF(M174="","",IF(M174&lt;0,"-","")&amp;INT(ABS(M174)/60)&amp;"h "&amp;TEXT(MOD(ABS(M174),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J174" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K174" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B174)</f>
+        <v/>
+      </c>
+      <c r="L174" s="16">
+        <f>K174-J174</f>
+        <v/>
+      </c>
+      <c r="M174" s="16">
+        <f>MAX(0,J174-K174)</f>
+        <v/>
+      </c>
+      <c r="N174" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O174" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P174" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B175" s="13" t="n">
+        <v>46268</v>
+      </c>
+      <c r="C175" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D175" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E175" s="12" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F175" s="12">
+        <f>IF(J175="","",IF(J175&lt;0,"-","")&amp;INT(ABS(J175)/60)&amp;"h "&amp;TEXT(MOD(ABS(J175),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G175" s="12">
+        <f>IF(K175="","",IF(K175&lt;0,"-","")&amp;INT(ABS(K175)/60)&amp;"h "&amp;TEXT(MOD(ABS(K175),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H175" s="4">
+        <f>IF(L175="","",IF(L175&lt;0,"-","")&amp;INT(ABS(L175)/60)&amp;"h "&amp;TEXT(MOD(ABS(L175),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I175" s="12">
+        <f>IF(M175="","",IF(M175&lt;0,"-","")&amp;INT(ABS(M175)/60)&amp;"h "&amp;TEXT(MOD(ABS(M175),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J175" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K175" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B175)</f>
+        <v/>
+      </c>
+      <c r="L175" s="12">
+        <f>K175-J175</f>
+        <v/>
+      </c>
+      <c r="M175" s="12">
+        <f>MAX(0,J175-K175)</f>
+        <v/>
+      </c>
+      <c r="N175" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O175" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P175" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="12" t="n">
+        <v>36</v>
+      </c>
+      <c r="B176" s="13" t="n">
+        <v>46269</v>
+      </c>
+      <c r="C176" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D176" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E176" s="12" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
+      <c r="F176" s="12">
+        <f>IF(J176="","",IF(J176&lt;0,"-","")&amp;INT(ABS(J176)/60)&amp;"h "&amp;TEXT(MOD(ABS(J176),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G176" s="12">
+        <f>IF(K176="","",IF(K176&lt;0,"-","")&amp;INT(ABS(K176)/60)&amp;"h "&amp;TEXT(MOD(ABS(K176),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H176" s="12">
+        <f>IF(L176="","",IF(L176&lt;0,"-","")&amp;INT(ABS(L176)/60)&amp;"h "&amp;TEXT(MOD(ABS(L176),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I176" s="12">
+        <f>IF(M176="","",IF(M176&lt;0,"-","")&amp;INT(ABS(M176)/60)&amp;"h "&amp;TEXT(MOD(ABS(M176),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J176" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K176" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B176)</f>
+        <v/>
+      </c>
+      <c r="L176" s="12">
+        <f>K176-J176</f>
+        <v/>
+      </c>
+      <c r="M176" s="12">
+        <f>MAX(0,J176-K176)</f>
+        <v/>
+      </c>
+      <c r="N176" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O176" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P176" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B177" s="6" t="n">
+        <v>46272</v>
+      </c>
+      <c r="C177" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D177" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E177" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F177" s="3">
+        <f>IF(J177="","",IF(J177&lt;0,"-","")&amp;INT(ABS(J177)/60)&amp;"h "&amp;TEXT(MOD(ABS(J177),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G177" s="3">
+        <f>IF(K177="","",IF(K177&lt;0,"-","")&amp;INT(ABS(K177)/60)&amp;"h "&amp;TEXT(MOD(ABS(K177),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H177" s="4">
+        <f>IF(L177="","",IF(L177&lt;0,"-","")&amp;INT(ABS(L177)/60)&amp;"h "&amp;TEXT(MOD(ABS(L177),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I177" s="3">
+        <f>IF(M177="","",IF(M177&lt;0,"-","")&amp;INT(ABS(M177)/60)&amp;"h "&amp;TEXT(MOD(ABS(M177),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K177" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B177)</f>
+        <v/>
+      </c>
+      <c r="L177" s="3">
+        <f>K177-J177</f>
+        <v/>
+      </c>
+      <c r="M177" s="3">
+        <f>MAX(0,J177-K177)</f>
+        <v/>
+      </c>
+      <c r="N177" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O177" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P177" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="14" t="n">
+        <v>37</v>
+      </c>
+      <c r="B178" s="15" t="n">
+        <v>46273</v>
+      </c>
+      <c r="C178" s="14" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D178" s="14" t="inlineStr"/>
+      <c r="E178" s="14" t="inlineStr"/>
+      <c r="F178" s="14">
+        <f>IF(J178="","",IF(J178&lt;0,"-","")&amp;INT(ABS(J178)/60)&amp;"h "&amp;TEXT(MOD(ABS(J178),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G178" s="14">
+        <f>IF(K178="","",IF(K178&lt;0,"-","")&amp;INT(ABS(K178)/60)&amp;"h "&amp;TEXT(MOD(ABS(K178),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H178" s="5">
+        <f>IF(L178="","",IF(L178&lt;0,"-","")&amp;INT(ABS(L178)/60)&amp;"h "&amp;TEXT(MOD(ABS(L178),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I178" s="14">
+        <f>IF(M178="","",IF(M178&lt;0,"-","")&amp;INT(ABS(M178)/60)&amp;"h "&amp;TEXT(MOD(ABS(M178),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J178" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K178" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B178)</f>
+        <v/>
+      </c>
+      <c r="L178" s="14">
+        <f>K178-J178</f>
+        <v/>
+      </c>
+      <c r="M178" s="14">
+        <f>MAX(0,J178-K178)</f>
+        <v/>
+      </c>
+      <c r="N178" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O178" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P178" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B179" s="6" t="n">
+        <v>46274</v>
+      </c>
+      <c r="C179" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D179" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E179" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F179" s="3">
+        <f>IF(J179="","",IF(J179&lt;0,"-","")&amp;INT(ABS(J179)/60)&amp;"h "&amp;TEXT(MOD(ABS(J179),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G179" s="3">
+        <f>IF(K179="","",IF(K179&lt;0,"-","")&amp;INT(ABS(K179)/60)&amp;"h "&amp;TEXT(MOD(ABS(K179),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H179" s="4">
+        <f>IF(L179="","",IF(L179&lt;0,"-","")&amp;INT(ABS(L179)/60)&amp;"h "&amp;TEXT(MOD(ABS(L179),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I179" s="3">
+        <f>IF(M179="","",IF(M179&lt;0,"-","")&amp;INT(ABS(M179)/60)&amp;"h "&amp;TEXT(MOD(ABS(M179),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K179" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B179)</f>
+        <v/>
+      </c>
+      <c r="L179" s="3">
+        <f>K179-J179</f>
+        <v/>
+      </c>
+      <c r="M179" s="3">
+        <f>MAX(0,J179-K179)</f>
+        <v/>
+      </c>
+      <c r="N179" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O179" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P179" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B180" s="6" t="n">
+        <v>46275</v>
+      </c>
+      <c r="C180" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D180" s="3" t="inlineStr">
+        <is>
+          <t>09:15</t>
+        </is>
+      </c>
+      <c r="E180" s="3" t="inlineStr">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
+      <c r="F180" s="3">
+        <f>IF(J180="","",IF(J180&lt;0,"-","")&amp;INT(ABS(J180)/60)&amp;"h "&amp;TEXT(MOD(ABS(J180),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G180" s="3">
+        <f>IF(K180="","",IF(K180&lt;0,"-","")&amp;INT(ABS(K180)/60)&amp;"h "&amp;TEXT(MOD(ABS(K180),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H180" s="5">
+        <f>IF(L180="","",IF(L180&lt;0,"-","")&amp;INT(ABS(L180)/60)&amp;"h "&amp;TEXT(MOD(ABS(L180),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I180" s="3">
+        <f>IF(M180="","",IF(M180&lt;0,"-","")&amp;INT(ABS(M180)/60)&amp;"h "&amp;TEXT(MOD(ABS(M180),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K180" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B180)</f>
+        <v/>
+      </c>
+      <c r="L180" s="3">
+        <f>K180-J180</f>
+        <v/>
+      </c>
+      <c r="M180" s="3">
+        <f>MAX(0,J180-K180)</f>
+        <v/>
+      </c>
+      <c r="N180" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O180" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="P180" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B181" s="6" t="n">
+        <v>46276</v>
+      </c>
+      <c r="C181" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E181" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F181" s="3">
+        <f>IF(J181="","",IF(J181&lt;0,"-","")&amp;INT(ABS(J181)/60)&amp;"h "&amp;TEXT(MOD(ABS(J181),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G181" s="3">
+        <f>IF(K181="","",IF(K181&lt;0,"-","")&amp;INT(ABS(K181)/60)&amp;"h "&amp;TEXT(MOD(ABS(K181),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H181" s="4">
+        <f>IF(L181="","",IF(L181&lt;0,"-","")&amp;INT(ABS(L181)/60)&amp;"h "&amp;TEXT(MOD(ABS(L181),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I181" s="3">
+        <f>IF(M181="","",IF(M181&lt;0,"-","")&amp;INT(ABS(M181)/60)&amp;"h "&amp;TEXT(MOD(ABS(M181),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K181" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B181)</f>
+        <v/>
+      </c>
+      <c r="L181" s="3">
+        <f>K181-J181</f>
+        <v/>
+      </c>
+      <c r="M181" s="3">
+        <f>MAX(0,J181-K181)</f>
+        <v/>
+      </c>
+      <c r="N181" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O181" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P181" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="14" t="n">
+        <v>38</v>
+      </c>
+      <c r="B182" s="15" t="n">
+        <v>46279</v>
+      </c>
+      <c r="C182" s="14" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D182" s="14" t="inlineStr"/>
+      <c r="E182" s="14" t="inlineStr"/>
+      <c r="F182" s="14">
+        <f>IF(J182="","",IF(J182&lt;0,"-","")&amp;INT(ABS(J182)/60)&amp;"h "&amp;TEXT(MOD(ABS(J182),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G182" s="14">
+        <f>IF(K182="","",IF(K182&lt;0,"-","")&amp;INT(ABS(K182)/60)&amp;"h "&amp;TEXT(MOD(ABS(K182),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H182" s="5">
+        <f>IF(L182="","",IF(L182&lt;0,"-","")&amp;INT(ABS(L182)/60)&amp;"h "&amp;TEXT(MOD(ABS(L182),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I182" s="14">
+        <f>IF(M182="","",IF(M182&lt;0,"-","")&amp;INT(ABS(M182)/60)&amp;"h "&amp;TEXT(MOD(ABS(M182),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J182" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K182" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B182)</f>
+        <v/>
+      </c>
+      <c r="L182" s="14">
+        <f>K182-J182</f>
+        <v/>
+      </c>
+      <c r="M182" s="14">
+        <f>MAX(0,J182-K182)</f>
+        <v/>
+      </c>
+      <c r="N182" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O182" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P182" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="16" t="n">
+        <v>38</v>
+      </c>
+      <c r="B183" s="17" t="n">
+        <v>46280</v>
+      </c>
+      <c r="C183" s="16" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D183" s="16" t="inlineStr"/>
+      <c r="E183" s="16" t="inlineStr"/>
+      <c r="F183" s="16">
+        <f>IF(J183="","",IF(J183&lt;0,"-","")&amp;INT(ABS(J183)/60)&amp;"h "&amp;TEXT(MOD(ABS(J183),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G183" s="16">
+        <f>IF(K183="","",IF(K183&lt;0,"-","")&amp;INT(ABS(K183)/60)&amp;"h "&amp;TEXT(MOD(ABS(K183),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H183" s="16">
+        <f>IF(L183="","",IF(L183&lt;0,"-","")&amp;INT(ABS(L183)/60)&amp;"h "&amp;TEXT(MOD(ABS(L183),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I183" s="16">
+        <f>IF(M183="","",IF(M183&lt;0,"-","")&amp;INT(ABS(M183)/60)&amp;"h "&amp;TEXT(MOD(ABS(M183),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J183" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K183" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B183)</f>
+        <v/>
+      </c>
+      <c r="L183" s="16">
+        <f>K183-J183</f>
+        <v/>
+      </c>
+      <c r="M183" s="16">
+        <f>MAX(0,J183-K183)</f>
+        <v/>
+      </c>
+      <c r="N183" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O183" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P183" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="12" t="n">
+        <v>38</v>
+      </c>
+      <c r="B184" s="13" t="n">
+        <v>46281</v>
+      </c>
+      <c r="C184" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D184" s="12" t="inlineStr"/>
+      <c r="E184" s="12" t="inlineStr"/>
+      <c r="F184" s="12">
+        <f>IF(J184="","",IF(J184&lt;0,"-","")&amp;INT(ABS(J184)/60)&amp;"h "&amp;TEXT(MOD(ABS(J184),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G184" s="12">
+        <f>IF(K184="","",IF(K184&lt;0,"-","")&amp;INT(ABS(K184)/60)&amp;"h "&amp;TEXT(MOD(ABS(K184),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H184" s="12">
+        <f>IF(L184="","",IF(L184&lt;0,"-","")&amp;INT(ABS(L184)/60)&amp;"h "&amp;TEXT(MOD(ABS(L184),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I184" s="12">
+        <f>IF(M184="","",IF(M184&lt;0,"-","")&amp;INT(ABS(M184)/60)&amp;"h "&amp;TEXT(MOD(ABS(M184),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J184" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K184" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B184)</f>
+        <v/>
+      </c>
+      <c r="L184" s="12">
+        <f>K184-J184</f>
+        <v/>
+      </c>
+      <c r="M184" s="12">
+        <f>MAX(0,J184-K184)</f>
+        <v/>
+      </c>
+      <c r="N184" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O184" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P184" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="12" t="n">
+        <v>38</v>
+      </c>
+      <c r="B185" s="13" t="n">
+        <v>46282</v>
+      </c>
+      <c r="C185" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D185" s="12" t="inlineStr"/>
+      <c r="E185" s="12" t="inlineStr"/>
+      <c r="F185" s="12">
+        <f>IF(J185="","",IF(J185&lt;0,"-","")&amp;INT(ABS(J185)/60)&amp;"h "&amp;TEXT(MOD(ABS(J185),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G185" s="12">
+        <f>IF(K185="","",IF(K185&lt;0,"-","")&amp;INT(ABS(K185)/60)&amp;"h "&amp;TEXT(MOD(ABS(K185),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H185" s="12">
+        <f>IF(L185="","",IF(L185&lt;0,"-","")&amp;INT(ABS(L185)/60)&amp;"h "&amp;TEXT(MOD(ABS(L185),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I185" s="12">
+        <f>IF(M185="","",IF(M185&lt;0,"-","")&amp;INT(ABS(M185)/60)&amp;"h "&amp;TEXT(MOD(ABS(M185),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J185" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K185" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B185)</f>
+        <v/>
+      </c>
+      <c r="L185" s="12">
+        <f>K185-J185</f>
+        <v/>
+      </c>
+      <c r="M185" s="12">
+        <f>MAX(0,J185-K185)</f>
+        <v/>
+      </c>
+      <c r="N185" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O185" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P185" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="12" t="n">
+        <v>38</v>
+      </c>
+      <c r="B186" s="13" t="n">
+        <v>46283</v>
+      </c>
+      <c r="C186" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D186" s="12" t="inlineStr"/>
+      <c r="E186" s="12" t="inlineStr"/>
+      <c r="F186" s="12">
+        <f>IF(J186="","",IF(J186&lt;0,"-","")&amp;INT(ABS(J186)/60)&amp;"h "&amp;TEXT(MOD(ABS(J186),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G186" s="12">
+        <f>IF(K186="","",IF(K186&lt;0,"-","")&amp;INT(ABS(K186)/60)&amp;"h "&amp;TEXT(MOD(ABS(K186),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H186" s="12">
+        <f>IF(L186="","",IF(L186&lt;0,"-","")&amp;INT(ABS(L186)/60)&amp;"h "&amp;TEXT(MOD(ABS(L186),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I186" s="12">
+        <f>IF(M186="","",IF(M186&lt;0,"-","")&amp;INT(ABS(M186)/60)&amp;"h "&amp;TEXT(MOD(ABS(M186),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J186" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K186" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B186)</f>
+        <v/>
+      </c>
+      <c r="L186" s="12">
+        <f>K186-J186</f>
+        <v/>
+      </c>
+      <c r="M186" s="12">
+        <f>MAX(0,J186-K186)</f>
+        <v/>
+      </c>
+      <c r="N186" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O186" s="12" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P186" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B187" s="6" t="n">
+        <v>46286</v>
+      </c>
+      <c r="C187" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D187" s="3" t="inlineStr"/>
+      <c r="E187" s="3" t="inlineStr"/>
+      <c r="F187" s="3">
+        <f>IF(J187="","",IF(J187&lt;0,"-","")&amp;INT(ABS(J187)/60)&amp;"h "&amp;TEXT(MOD(ABS(J187),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G187" s="3">
+        <f>IF(K187="","",IF(K187&lt;0,"-","")&amp;INT(ABS(K187)/60)&amp;"h "&amp;TEXT(MOD(ABS(K187),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H187" s="3">
+        <f>IF(L187="","",IF(L187&lt;0,"-","")&amp;INT(ABS(L187)/60)&amp;"h "&amp;TEXT(MOD(ABS(L187),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I187" s="3">
+        <f>IF(M187="","",IF(M187&lt;0,"-","")&amp;INT(ABS(M187)/60)&amp;"h "&amp;TEXT(MOD(ABS(M187),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K187" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B187)</f>
+        <v/>
+      </c>
+      <c r="L187" s="3">
+        <f>K187-J187</f>
+        <v/>
+      </c>
+      <c r="M187" s="3">
+        <f>MAX(0,J187-K187)</f>
+        <v/>
+      </c>
+      <c r="N187" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O187" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P187" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B188" s="6" t="n">
+        <v>46287</v>
+      </c>
+      <c r="C188" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D188" s="3" t="inlineStr"/>
+      <c r="E188" s="3" t="inlineStr"/>
+      <c r="F188" s="3">
+        <f>IF(J188="","",IF(J188&lt;0,"-","")&amp;INT(ABS(J188)/60)&amp;"h "&amp;TEXT(MOD(ABS(J188),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G188" s="3">
+        <f>IF(K188="","",IF(K188&lt;0,"-","")&amp;INT(ABS(K188)/60)&amp;"h "&amp;TEXT(MOD(ABS(K188),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H188" s="3">
+        <f>IF(L188="","",IF(L188&lt;0,"-","")&amp;INT(ABS(L188)/60)&amp;"h "&amp;TEXT(MOD(ABS(L188),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I188" s="3">
+        <f>IF(M188="","",IF(M188&lt;0,"-","")&amp;INT(ABS(M188)/60)&amp;"h "&amp;TEXT(MOD(ABS(M188),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K188" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B188)</f>
+        <v/>
+      </c>
+      <c r="L188" s="3">
+        <f>K188-J188</f>
+        <v/>
+      </c>
+      <c r="M188" s="3">
+        <f>MAX(0,J188-K188)</f>
+        <v/>
+      </c>
+      <c r="N188" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O188" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P188" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B189" s="6" t="n">
+        <v>46288</v>
+      </c>
+      <c r="C189" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D189" s="3" t="inlineStr"/>
+      <c r="E189" s="3" t="inlineStr"/>
+      <c r="F189" s="3">
+        <f>IF(J189="","",IF(J189&lt;0,"-","")&amp;INT(ABS(J189)/60)&amp;"h "&amp;TEXT(MOD(ABS(J189),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G189" s="3">
+        <f>IF(K189="","",IF(K189&lt;0,"-","")&amp;INT(ABS(K189)/60)&amp;"h "&amp;TEXT(MOD(ABS(K189),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H189" s="3">
+        <f>IF(L189="","",IF(L189&lt;0,"-","")&amp;INT(ABS(L189)/60)&amp;"h "&amp;TEXT(MOD(ABS(L189),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I189" s="3">
+        <f>IF(M189="","",IF(M189&lt;0,"-","")&amp;INT(ABS(M189)/60)&amp;"h "&amp;TEXT(MOD(ABS(M189),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K189" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B189)</f>
+        <v/>
+      </c>
+      <c r="L189" s="3">
+        <f>K189-J189</f>
+        <v/>
+      </c>
+      <c r="M189" s="3">
+        <f>MAX(0,J189-K189)</f>
+        <v/>
+      </c>
+      <c r="N189" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O189" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P189" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="B190" s="6" t="n">
+        <v>46289</v>
+      </c>
+      <c r="C190" s="3" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D190" s="3" t="inlineStr"/>
+      <c r="E190" s="3" t="inlineStr"/>
+      <c r="F190" s="3">
+        <f>IF(J190="","",IF(J190&lt;0,"-","")&amp;INT(ABS(J190)/60)&amp;"h "&amp;TEXT(MOD(ABS(J190),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G190" s="3">
+        <f>IF(K190="","",IF(K190&lt;0,"-","")&amp;INT(ABS(K190)/60)&amp;"h "&amp;TEXT(MOD(ABS(K190),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H190" s="3">
+        <f>IF(L190="","",IF(L190&lt;0,"-","")&amp;INT(ABS(L190)/60)&amp;"h "&amp;TEXT(MOD(ABS(L190),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I190" s="3">
+        <f>IF(M190="","",IF(M190&lt;0,"-","")&amp;INT(ABS(M190)/60)&amp;"h "&amp;TEXT(MOD(ABS(M190),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K190" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B190)</f>
+        <v/>
+      </c>
+      <c r="L190" s="3">
+        <f>K190-J190</f>
+        <v/>
+      </c>
+      <c r="M190" s="3">
+        <f>MAX(0,J190-K190)</f>
+        <v/>
+      </c>
+      <c r="N190" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="O190" s="3" t="inlineStr">
+        <is>
+          <t>krank</t>
+        </is>
+      </c>
+      <c r="P190" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B191" s="13" t="n">
+        <v>46293</v>
+      </c>
+      <c r="C191" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D191" s="12" t="inlineStr"/>
+      <c r="E191" s="12" t="inlineStr"/>
+      <c r="F191" s="12">
+        <f>IF(J191="","",IF(J191&lt;0,"-","")&amp;INT(ABS(J191)/60)&amp;"h "&amp;TEXT(MOD(ABS(J191),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G191" s="12">
+        <f>IF(K191="","",IF(K191&lt;0,"-","")&amp;INT(ABS(K191)/60)&amp;"h "&amp;TEXT(MOD(ABS(K191),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H191" s="12">
+        <f>IF(L191="","",IF(L191&lt;0,"-","")&amp;INT(ABS(L191)/60)&amp;"h "&amp;TEXT(MOD(ABS(L191),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I191" s="12">
+        <f>IF(M191="","",IF(M191&lt;0,"-","")&amp;INT(ABS(M191)/60)&amp;"h "&amp;TEXT(MOD(ABS(M191),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J191" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K191" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B191)</f>
+        <v/>
+      </c>
+      <c r="L191" s="12">
+        <f>K191-J191</f>
+        <v/>
+      </c>
+      <c r="M191" s="12">
+        <f>MAX(0,J191-K191)</f>
+        <v/>
+      </c>
+      <c r="N191" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O191" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P191" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B192" s="13" t="n">
+        <v>46294</v>
+      </c>
+      <c r="C192" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D192" s="12" t="inlineStr"/>
+      <c r="E192" s="12" t="inlineStr"/>
+      <c r="F192" s="12">
+        <f>IF(J192="","",IF(J192&lt;0,"-","")&amp;INT(ABS(J192)/60)&amp;"h "&amp;TEXT(MOD(ABS(J192),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G192" s="12">
+        <f>IF(K192="","",IF(K192&lt;0,"-","")&amp;INT(ABS(K192)/60)&amp;"h "&amp;TEXT(MOD(ABS(K192),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H192" s="12">
+        <f>IF(L192="","",IF(L192&lt;0,"-","")&amp;INT(ABS(L192)/60)&amp;"h "&amp;TEXT(MOD(ABS(L192),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I192" s="12">
+        <f>IF(M192="","",IF(M192&lt;0,"-","")&amp;INT(ABS(M192)/60)&amp;"h "&amp;TEXT(MOD(ABS(M192),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J192" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K192" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B192)</f>
+        <v/>
+      </c>
+      <c r="L192" s="12">
+        <f>K192-J192</f>
+        <v/>
+      </c>
+      <c r="M192" s="12">
+        <f>MAX(0,J192-K192)</f>
+        <v/>
+      </c>
+      <c r="N192" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O192" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P192" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B193" s="13" t="n">
+        <v>46295</v>
+      </c>
+      <c r="C193" s="12" t="inlineStr">
+        <is>
+          <t>September</t>
+        </is>
+      </c>
+      <c r="D193" s="12" t="inlineStr"/>
+      <c r="E193" s="12" t="inlineStr"/>
+      <c r="F193" s="12">
+        <f>IF(J193="","",IF(J193&lt;0,"-","")&amp;INT(ABS(J193)/60)&amp;"h "&amp;TEXT(MOD(ABS(J193),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G193" s="12">
+        <f>IF(K193="","",IF(K193&lt;0,"-","")&amp;INT(ABS(K193)/60)&amp;"h "&amp;TEXT(MOD(ABS(K193),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H193" s="12">
+        <f>IF(L193="","",IF(L193&lt;0,"-","")&amp;INT(ABS(L193)/60)&amp;"h "&amp;TEXT(MOD(ABS(L193),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I193" s="12">
+        <f>IF(M193="","",IF(M193&lt;0,"-","")&amp;INT(ABS(M193)/60)&amp;"h "&amp;TEXT(MOD(ABS(M193),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J193" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K193" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B193)</f>
+        <v/>
+      </c>
+      <c r="L193" s="12">
+        <f>K193-J193</f>
+        <v/>
+      </c>
+      <c r="M193" s="12">
+        <f>MAX(0,J193-K193)</f>
+        <v/>
+      </c>
+      <c r="N193" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O193" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P193" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B194" s="13" t="n">
+        <v>46296</v>
+      </c>
+      <c r="C194" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D194" s="12" t="inlineStr"/>
+      <c r="E194" s="12" t="inlineStr"/>
+      <c r="F194" s="12">
+        <f>IF(J194="","",IF(J194&lt;0,"-","")&amp;INT(ABS(J194)/60)&amp;"h "&amp;TEXT(MOD(ABS(J194),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G194" s="12">
+        <f>IF(K194="","",IF(K194&lt;0,"-","")&amp;INT(ABS(K194)/60)&amp;"h "&amp;TEXT(MOD(ABS(K194),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H194" s="12">
+        <f>IF(L194="","",IF(L194&lt;0,"-","")&amp;INT(ABS(L194)/60)&amp;"h "&amp;TEXT(MOD(ABS(L194),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I194" s="12">
+        <f>IF(M194="","",IF(M194&lt;0,"-","")&amp;INT(ABS(M194)/60)&amp;"h "&amp;TEXT(MOD(ABS(M194),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J194" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K194" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B194)</f>
+        <v/>
+      </c>
+      <c r="L194" s="12">
+        <f>K194-J194</f>
+        <v/>
+      </c>
+      <c r="M194" s="12">
+        <f>MAX(0,J194-K194)</f>
+        <v/>
+      </c>
+      <c r="N194" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O194" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P194" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="12" t="n">
+        <v>40</v>
+      </c>
+      <c r="B195" s="13" t="n">
+        <v>46297</v>
+      </c>
+      <c r="C195" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D195" s="12" t="inlineStr"/>
+      <c r="E195" s="12" t="inlineStr"/>
+      <c r="F195" s="12">
+        <f>IF(J195="","",IF(J195&lt;0,"-","")&amp;INT(ABS(J195)/60)&amp;"h "&amp;TEXT(MOD(ABS(J195),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G195" s="12">
+        <f>IF(K195="","",IF(K195&lt;0,"-","")&amp;INT(ABS(K195)/60)&amp;"h "&amp;TEXT(MOD(ABS(K195),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H195" s="12">
+        <f>IF(L195="","",IF(L195&lt;0,"-","")&amp;INT(ABS(L195)/60)&amp;"h "&amp;TEXT(MOD(ABS(L195),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I195" s="12">
+        <f>IF(M195="","",IF(M195&lt;0,"-","")&amp;INT(ABS(M195)/60)&amp;"h "&amp;TEXT(MOD(ABS(M195),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J195" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K195" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B195)</f>
+        <v/>
+      </c>
+      <c r="L195" s="12">
+        <f>K195-J195</f>
+        <v/>
+      </c>
+      <c r="M195" s="12">
+        <f>MAX(0,J195-K195)</f>
+        <v/>
+      </c>
+      <c r="N195" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O195" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P195" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="B196" s="10" t="n">
+        <v>46298</v>
+      </c>
+      <c r="C196" s="9" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D196" s="9" t="inlineStr"/>
+      <c r="E196" s="9" t="inlineStr"/>
+      <c r="F196" s="9">
+        <f>IF(J196="","",IF(J196&lt;0,"-","")&amp;INT(ABS(J196)/60)&amp;"h "&amp;TEXT(MOD(ABS(J196),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G196" s="9">
+        <f>IF(K196="","",IF(K196&lt;0,"-","")&amp;INT(ABS(K196)/60)&amp;"h "&amp;TEXT(MOD(ABS(K196),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H196" s="9">
+        <f>IF(L196="","",IF(L196&lt;0,"-","")&amp;INT(ABS(L196)/60)&amp;"h "&amp;TEXT(MOD(ABS(L196),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I196" s="9">
+        <f>IF(M196="","",IF(M196&lt;0,"-","")&amp;INT(ABS(M196)/60)&amp;"h "&amp;TEXT(MOD(ABS(M196),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J196" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="K196" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B196)</f>
+        <v/>
+      </c>
+      <c r="L196" s="9">
+        <f>K196-J196</f>
+        <v/>
+      </c>
+      <c r="M196" s="9">
+        <f>MAX(0,J196-K196)</f>
+        <v/>
+      </c>
+      <c r="N196" s="9" t="inlineStr">
+        <is>
+          <t>Tag der deutschen Einheit</t>
+        </is>
+      </c>
+      <c r="O196" s="9" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="P196" s="9" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B197" s="6" t="n">
+        <v>46300</v>
+      </c>
+      <c r="C197" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D197" s="3" t="inlineStr"/>
+      <c r="E197" s="3" t="inlineStr"/>
+      <c r="F197" s="3">
+        <f>IF(J197="","",IF(J197&lt;0,"-","")&amp;INT(ABS(J197)/60)&amp;"h "&amp;TEXT(MOD(ABS(J197),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G197" s="3">
+        <f>IF(K197="","",IF(K197&lt;0,"-","")&amp;INT(ABS(K197)/60)&amp;"h "&amp;TEXT(MOD(ABS(K197),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H197" s="3">
+        <f>IF(L197="","",IF(L197&lt;0,"-","")&amp;INT(ABS(L197)/60)&amp;"h "&amp;TEXT(MOD(ABS(L197),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I197" s="3">
+        <f>IF(M197="","",IF(M197&lt;0,"-","")&amp;INT(ABS(M197)/60)&amp;"h "&amp;TEXT(MOD(ABS(M197),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K197" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B197)</f>
+        <v/>
+      </c>
+      <c r="L197" s="3">
+        <f>K197-J197</f>
+        <v/>
+      </c>
+      <c r="M197" s="3">
+        <f>MAX(0,J197-K197)</f>
+        <v/>
+      </c>
+      <c r="N197" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O197" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P197" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B198" s="6" t="n">
+        <v>46301</v>
+      </c>
+      <c r="C198" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D198" s="3" t="inlineStr"/>
+      <c r="E198" s="3" t="inlineStr"/>
+      <c r="F198" s="3">
+        <f>IF(J198="","",IF(J198&lt;0,"-","")&amp;INT(ABS(J198)/60)&amp;"h "&amp;TEXT(MOD(ABS(J198),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G198" s="3">
+        <f>IF(K198="","",IF(K198&lt;0,"-","")&amp;INT(ABS(K198)/60)&amp;"h "&amp;TEXT(MOD(ABS(K198),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H198" s="3">
+        <f>IF(L198="","",IF(L198&lt;0,"-","")&amp;INT(ABS(L198)/60)&amp;"h "&amp;TEXT(MOD(ABS(L198),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I198" s="3">
+        <f>IF(M198="","",IF(M198&lt;0,"-","")&amp;INT(ABS(M198)/60)&amp;"h "&amp;TEXT(MOD(ABS(M198),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K198" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B198)</f>
+        <v/>
+      </c>
+      <c r="L198" s="3">
+        <f>K198-J198</f>
+        <v/>
+      </c>
+      <c r="M198" s="3">
+        <f>MAX(0,J198-K198)</f>
+        <v/>
+      </c>
+      <c r="N198" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O198" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P198" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B199" s="6" t="n">
+        <v>46302</v>
+      </c>
+      <c r="C199" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D199" s="3" t="inlineStr"/>
+      <c r="E199" s="3" t="inlineStr"/>
+      <c r="F199" s="3">
+        <f>IF(J199="","",IF(J199&lt;0,"-","")&amp;INT(ABS(J199)/60)&amp;"h "&amp;TEXT(MOD(ABS(J199),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G199" s="3">
+        <f>IF(K199="","",IF(K199&lt;0,"-","")&amp;INT(ABS(K199)/60)&amp;"h "&amp;TEXT(MOD(ABS(K199),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H199" s="3">
+        <f>IF(L199="","",IF(L199&lt;0,"-","")&amp;INT(ABS(L199)/60)&amp;"h "&amp;TEXT(MOD(ABS(L199),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I199" s="3">
+        <f>IF(M199="","",IF(M199&lt;0,"-","")&amp;INT(ABS(M199)/60)&amp;"h "&amp;TEXT(MOD(ABS(M199),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K199" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B199)</f>
+        <v/>
+      </c>
+      <c r="L199" s="3">
+        <f>K199-J199</f>
+        <v/>
+      </c>
+      <c r="M199" s="3">
+        <f>MAX(0,J199-K199)</f>
+        <v/>
+      </c>
+      <c r="N199" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O199" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P199" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B200" s="6" t="n">
+        <v>46303</v>
+      </c>
+      <c r="C200" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D200" s="3" t="inlineStr"/>
+      <c r="E200" s="3" t="inlineStr"/>
+      <c r="F200" s="3">
+        <f>IF(J200="","",IF(J200&lt;0,"-","")&amp;INT(ABS(J200)/60)&amp;"h "&amp;TEXT(MOD(ABS(J200),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G200" s="3">
+        <f>IF(K200="","",IF(K200&lt;0,"-","")&amp;INT(ABS(K200)/60)&amp;"h "&amp;TEXT(MOD(ABS(K200),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H200" s="3">
+        <f>IF(L200="","",IF(L200&lt;0,"-","")&amp;INT(ABS(L200)/60)&amp;"h "&amp;TEXT(MOD(ABS(L200),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I200" s="3">
+        <f>IF(M200="","",IF(M200&lt;0,"-","")&amp;INT(ABS(M200)/60)&amp;"h "&amp;TEXT(MOD(ABS(M200),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K200" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B200)</f>
+        <v/>
+      </c>
+      <c r="L200" s="3">
+        <f>K200-J200</f>
+        <v/>
+      </c>
+      <c r="M200" s="3">
+        <f>MAX(0,J200-K200)</f>
+        <v/>
+      </c>
+      <c r="N200" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O200" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P200" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="3" t="n">
+        <v>41</v>
+      </c>
+      <c r="B201" s="6" t="n">
+        <v>46304</v>
+      </c>
+      <c r="C201" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D201" s="3" t="inlineStr"/>
+      <c r="E201" s="3" t="inlineStr"/>
+      <c r="F201" s="3">
+        <f>IF(J201="","",IF(J201&lt;0,"-","")&amp;INT(ABS(J201)/60)&amp;"h "&amp;TEXT(MOD(ABS(J201),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G201" s="3">
+        <f>IF(K201="","",IF(K201&lt;0,"-","")&amp;INT(ABS(K201)/60)&amp;"h "&amp;TEXT(MOD(ABS(K201),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H201" s="3">
+        <f>IF(L201="","",IF(L201&lt;0,"-","")&amp;INT(ABS(L201)/60)&amp;"h "&amp;TEXT(MOD(ABS(L201),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I201" s="3">
+        <f>IF(M201="","",IF(M201&lt;0,"-","")&amp;INT(ABS(M201)/60)&amp;"h "&amp;TEXT(MOD(ABS(M201),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K201" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B201)</f>
+        <v/>
+      </c>
+      <c r="L201" s="3">
+        <f>K201-J201</f>
+        <v/>
+      </c>
+      <c r="M201" s="3">
+        <f>MAX(0,J201-K201)</f>
+        <v/>
+      </c>
+      <c r="N201" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O201" s="3" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P201" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B202" s="13" t="n">
+        <v>46307</v>
+      </c>
+      <c r="C202" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D202" s="12" t="inlineStr"/>
+      <c r="E202" s="12" t="inlineStr"/>
+      <c r="F202" s="12">
+        <f>IF(J202="","",IF(J202&lt;0,"-","")&amp;INT(ABS(J202)/60)&amp;"h "&amp;TEXT(MOD(ABS(J202),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G202" s="12">
+        <f>IF(K202="","",IF(K202&lt;0,"-","")&amp;INT(ABS(K202)/60)&amp;"h "&amp;TEXT(MOD(ABS(K202),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H202" s="12">
+        <f>IF(L202="","",IF(L202&lt;0,"-","")&amp;INT(ABS(L202)/60)&amp;"h "&amp;TEXT(MOD(ABS(L202),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I202" s="12">
+        <f>IF(M202="","",IF(M202&lt;0,"-","")&amp;INT(ABS(M202)/60)&amp;"h "&amp;TEXT(MOD(ABS(M202),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J202" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K202" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B202)</f>
+        <v/>
+      </c>
+      <c r="L202" s="12">
+        <f>K202-J202</f>
+        <v/>
+      </c>
+      <c r="M202" s="12">
+        <f>MAX(0,J202-K202)</f>
+        <v/>
+      </c>
+      <c r="N202" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O202" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P202" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B203" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="C203" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D203" s="12" t="inlineStr"/>
+      <c r="E203" s="12" t="inlineStr"/>
+      <c r="F203" s="12">
+        <f>IF(J203="","",IF(J203&lt;0,"-","")&amp;INT(ABS(J203)/60)&amp;"h "&amp;TEXT(MOD(ABS(J203),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G203" s="12">
+        <f>IF(K203="","",IF(K203&lt;0,"-","")&amp;INT(ABS(K203)/60)&amp;"h "&amp;TEXT(MOD(ABS(K203),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H203" s="12">
+        <f>IF(L203="","",IF(L203&lt;0,"-","")&amp;INT(ABS(L203)/60)&amp;"h "&amp;TEXT(MOD(ABS(L203),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I203" s="12">
+        <f>IF(M203="","",IF(M203&lt;0,"-","")&amp;INT(ABS(M203)/60)&amp;"h "&amp;TEXT(MOD(ABS(M203),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J203" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K203" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B203)</f>
+        <v/>
+      </c>
+      <c r="L203" s="12">
+        <f>K203-J203</f>
+        <v/>
+      </c>
+      <c r="M203" s="12">
+        <f>MAX(0,J203-K203)</f>
+        <v/>
+      </c>
+      <c r="N203" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O203" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P203" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B204" s="13" t="n">
+        <v>46309</v>
+      </c>
+      <c r="C204" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D204" s="12" t="inlineStr"/>
+      <c r="E204" s="12" t="inlineStr"/>
+      <c r="F204" s="12">
+        <f>IF(J204="","",IF(J204&lt;0,"-","")&amp;INT(ABS(J204)/60)&amp;"h "&amp;TEXT(MOD(ABS(J204),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G204" s="12">
+        <f>IF(K204="","",IF(K204&lt;0,"-","")&amp;INT(ABS(K204)/60)&amp;"h "&amp;TEXT(MOD(ABS(K204),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H204" s="12">
+        <f>IF(L204="","",IF(L204&lt;0,"-","")&amp;INT(ABS(L204)/60)&amp;"h "&amp;TEXT(MOD(ABS(L204),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I204" s="12">
+        <f>IF(M204="","",IF(M204&lt;0,"-","")&amp;INT(ABS(M204)/60)&amp;"h "&amp;TEXT(MOD(ABS(M204),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J204" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K204" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B204)</f>
+        <v/>
+      </c>
+      <c r="L204" s="12">
+        <f>K204-J204</f>
+        <v/>
+      </c>
+      <c r="M204" s="12">
+        <f>MAX(0,J204-K204)</f>
+        <v/>
+      </c>
+      <c r="N204" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O204" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P204" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="12" t="n">
+        <v>42</v>
+      </c>
+      <c r="B205" s="13" t="n">
+        <v>46310</v>
+      </c>
+      <c r="C205" s="12" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D205" s="12" t="inlineStr"/>
+      <c r="E205" s="12" t="inlineStr"/>
+      <c r="F205" s="12">
+        <f>IF(J205="","",IF(J205&lt;0,"-","")&amp;INT(ABS(J205)/60)&amp;"h "&amp;TEXT(MOD(ABS(J205),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G205" s="12">
+        <f>IF(K205="","",IF(K205&lt;0,"-","")&amp;INT(ABS(K205)/60)&amp;"h "&amp;TEXT(MOD(ABS(K205),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H205" s="12">
+        <f>IF(L205="","",IF(L205&lt;0,"-","")&amp;INT(ABS(L205)/60)&amp;"h "&amp;TEXT(MOD(ABS(L205),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I205" s="12">
+        <f>IF(M205="","",IF(M205&lt;0,"-","")&amp;INT(ABS(M205)/60)&amp;"h "&amp;TEXT(MOD(ABS(M205),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J205" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K205" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B205)</f>
+        <v/>
+      </c>
+      <c r="L205" s="12">
+        <f>K205-J205</f>
+        <v/>
+      </c>
+      <c r="M205" s="12">
+        <f>MAX(0,J205-K205)</f>
+        <v/>
+      </c>
+      <c r="N205" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="O205" s="12" t="inlineStr">
+        <is>
+          <t>Reha</t>
+        </is>
+      </c>
+      <c r="P205" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="4" t="n">
+        <v>52</v>
+      </c>
+      <c r="B206" s="11" t="n">
+        <v>46380</v>
+      </c>
+      <c r="C206" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D206" s="4" t="inlineStr"/>
+      <c r="E206" s="4" t="inlineStr"/>
+      <c r="F206" s="4">
+        <f>IF(J206="","",IF(J206&lt;0,"-","")&amp;INT(ABS(J206)/60)&amp;"h "&amp;TEXT(MOD(ABS(J206),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G206" s="4">
+        <f>IF(K206="","",IF(K206&lt;0,"-","")&amp;INT(ABS(K206)/60)&amp;"h "&amp;TEXT(MOD(ABS(K206),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H206" s="4">
+        <f>IF(L206="","",IF(L206&lt;0,"-","")&amp;INT(ABS(L206)/60)&amp;"h "&amp;TEXT(MOD(ABS(L206),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I206" s="4">
+        <f>IF(M206="","",IF(M206&lt;0,"-","")&amp;INT(ABS(M206)/60)&amp;"h "&amp;TEXT(MOD(ABS(M206),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J206" s="4" t="n">
+        <v>225</v>
+      </c>
+      <c r="K206" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B206)</f>
+        <v/>
+      </c>
+      <c r="L206" s="4">
+        <f>K206-J206</f>
+        <v/>
+      </c>
+      <c r="M206" s="4">
+        <f>MAX(0,J206-K206)</f>
+        <v/>
+      </c>
+      <c r="N206" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="O163" s="4" t="inlineStr">
+      <c r="O206" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="P163" s="4" t="inlineStr">
+      <c r="P206" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" s="4" t="n">
+    <row r="207">
+      <c r="A207" s="9" t="n">
+        <v>52</v>
+      </c>
+      <c r="B207" s="10" t="n">
+        <v>46381</v>
+      </c>
+      <c r="C207" s="9" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D207" s="9" t="inlineStr"/>
+      <c r="E207" s="9" t="inlineStr"/>
+      <c r="F207" s="9">
+        <f>IF(J207="","",IF(J207&lt;0,"-","")&amp;INT(ABS(J207)/60)&amp;"h "&amp;TEXT(MOD(ABS(J207),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G207" s="9">
+        <f>IF(K207="","",IF(K207&lt;0,"-","")&amp;INT(ABS(K207)/60)&amp;"h "&amp;TEXT(MOD(ABS(K207),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H207" s="9">
+        <f>IF(L207="","",IF(L207&lt;0,"-","")&amp;INT(ABS(L207)/60)&amp;"h "&amp;TEXT(MOD(ABS(L207),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I207" s="9">
+        <f>IF(M207="","",IF(M207&lt;0,"-","")&amp;INT(ABS(M207)/60)&amp;"h "&amp;TEXT(MOD(ABS(M207),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J207" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="K207" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B207)</f>
+        <v/>
+      </c>
+      <c r="L207" s="9">
+        <f>K207-J207</f>
+        <v/>
+      </c>
+      <c r="M207" s="9">
+        <f>MAX(0,J207-K207)</f>
+        <v/>
+      </c>
+      <c r="N207" s="9" t="inlineStr">
+        <is>
+          <t>1. Weihnachtstag</t>
+        </is>
+      </c>
+      <c r="O207" s="9" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="P207" s="9" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="9" t="n">
+        <v>52</v>
+      </c>
+      <c r="B208" s="10" t="n">
+        <v>46382</v>
+      </c>
+      <c r="C208" s="9" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D208" s="9" t="inlineStr"/>
+      <c r="E208" s="9" t="inlineStr"/>
+      <c r="F208" s="9">
+        <f>IF(J208="","",IF(J208&lt;0,"-","")&amp;INT(ABS(J208)/60)&amp;"h "&amp;TEXT(MOD(ABS(J208),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G208" s="9">
+        <f>IF(K208="","",IF(K208&lt;0,"-","")&amp;INT(ABS(K208)/60)&amp;"h "&amp;TEXT(MOD(ABS(K208),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H208" s="9">
+        <f>IF(L208="","",IF(L208&lt;0,"-","")&amp;INT(ABS(L208)/60)&amp;"h "&amp;TEXT(MOD(ABS(L208),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I208" s="9">
+        <f>IF(M208="","",IF(M208&lt;0,"-","")&amp;INT(ABS(M208)/60)&amp;"h "&amp;TEXT(MOD(ABS(M208),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J208" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="K208" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B208)</f>
+        <v/>
+      </c>
+      <c r="L208" s="9">
+        <f>K208-J208</f>
+        <v/>
+      </c>
+      <c r="M208" s="9">
+        <f>MAX(0,J208-K208)</f>
+        <v/>
+      </c>
+      <c r="N208" s="9" t="inlineStr">
+        <is>
+          <t>2. Weihnachtstag</t>
+        </is>
+      </c>
+      <c r="O208" s="9" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="P208" s="9" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B164" s="11" t="n">
+      <c r="B209" s="11" t="n">
+        <v>46384</v>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D209" s="4" t="inlineStr"/>
+      <c r="E209" s="4" t="inlineStr"/>
+      <c r="F209" s="4">
+        <f>IF(J209="","",IF(J209&lt;0,"-","")&amp;INT(ABS(J209)/60)&amp;"h "&amp;TEXT(MOD(ABS(J209),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G209" s="4">
+        <f>IF(K209="","",IF(K209&lt;0,"-","")&amp;INT(ABS(K209)/60)&amp;"h "&amp;TEXT(MOD(ABS(K209),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H209" s="4">
+        <f>IF(L209="","",IF(L209&lt;0,"-","")&amp;INT(ABS(L209)/60)&amp;"h "&amp;TEXT(MOD(ABS(L209),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I209" s="4">
+        <f>IF(M209="","",IF(M209&lt;0,"-","")&amp;INT(ABS(M209)/60)&amp;"h "&amp;TEXT(MOD(ABS(M209),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J209" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K209" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B209)</f>
+        <v/>
+      </c>
+      <c r="L209" s="4">
+        <f>K209-J209</f>
+        <v/>
+      </c>
+      <c r="M209" s="4">
+        <f>MAX(0,J209-K209)</f>
+        <v/>
+      </c>
+      <c r="N209" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O209" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P209" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B210" s="11" t="n">
+        <v>46385</v>
+      </c>
+      <c r="C210" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D210" s="4" t="inlineStr"/>
+      <c r="E210" s="4" t="inlineStr"/>
+      <c r="F210" s="4">
+        <f>IF(J210="","",IF(J210&lt;0,"-","")&amp;INT(ABS(J210)/60)&amp;"h "&amp;TEXT(MOD(ABS(J210),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G210" s="4">
+        <f>IF(K210="","",IF(K210&lt;0,"-","")&amp;INT(ABS(K210)/60)&amp;"h "&amp;TEXT(MOD(ABS(K210),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H210" s="4">
+        <f>IF(L210="","",IF(L210&lt;0,"-","")&amp;INT(ABS(L210)/60)&amp;"h "&amp;TEXT(MOD(ABS(L210),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I210" s="4">
+        <f>IF(M210="","",IF(M210&lt;0,"-","")&amp;INT(ABS(M210)/60)&amp;"h "&amp;TEXT(MOD(ABS(M210),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J210" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K210" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B210)</f>
+        <v/>
+      </c>
+      <c r="L210" s="4">
+        <f>K210-J210</f>
+        <v/>
+      </c>
+      <c r="M210" s="4">
+        <f>MAX(0,J210-K210)</f>
+        <v/>
+      </c>
+      <c r="N210" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O210" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P210" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B211" s="11" t="n">
+        <v>46386</v>
+      </c>
+      <c r="C211" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D211" s="4" t="inlineStr"/>
+      <c r="E211" s="4" t="inlineStr"/>
+      <c r="F211" s="4">
+        <f>IF(J211="","",IF(J211&lt;0,"-","")&amp;INT(ABS(J211)/60)&amp;"h "&amp;TEXT(MOD(ABS(J211),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G211" s="4">
+        <f>IF(K211="","",IF(K211&lt;0,"-","")&amp;INT(ABS(K211)/60)&amp;"h "&amp;TEXT(MOD(ABS(K211),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H211" s="4">
+        <f>IF(L211="","",IF(L211&lt;0,"-","")&amp;INT(ABS(L211)/60)&amp;"h "&amp;TEXT(MOD(ABS(L211),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I211" s="4">
+        <f>IF(M211="","",IF(M211&lt;0,"-","")&amp;INT(ABS(M211)/60)&amp;"h "&amp;TEXT(MOD(ABS(M211),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J211" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K211" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B211)</f>
+        <v/>
+      </c>
+      <c r="L211" s="4">
+        <f>K211-J211</f>
+        <v/>
+      </c>
+      <c r="M211" s="4">
+        <f>MAX(0,J211-K211)</f>
+        <v/>
+      </c>
+      <c r="N211" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O211" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P211" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B212" s="11" t="n">
         <v>46387</v>
       </c>
-      <c r="C164" s="4" t="inlineStr">
+      <c r="C212" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
-      <c r="D164" s="4" t="inlineStr"/>
-[...17 lines deleted...]
-      <c r="J164" s="4" t="n">
+      <c r="D212" s="4" t="inlineStr"/>
+      <c r="E212" s="4" t="inlineStr"/>
+      <c r="F212" s="4">
+        <f>IF(J212="","",IF(J212&lt;0,"-","")&amp;INT(ABS(J212)/60)&amp;"h "&amp;TEXT(MOD(ABS(J212),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G212" s="4">
+        <f>IF(K212="","",IF(K212&lt;0,"-","")&amp;INT(ABS(K212)/60)&amp;"h "&amp;TEXT(MOD(ABS(K212),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H212" s="4">
+        <f>IF(L212="","",IF(L212&lt;0,"-","")&amp;INT(ABS(L212)/60)&amp;"h "&amp;TEXT(MOD(ABS(L212),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I212" s="4">
+        <f>IF(M212="","",IF(M212&lt;0,"-","")&amp;INT(ABS(M212)/60)&amp;"h "&amp;TEXT(MOD(ABS(M212),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J212" s="4" t="n">
         <v>225</v>
       </c>
-      <c r="K164" s="4">
-[...11 lines deleted...]
-      <c r="N164" s="4" t="inlineStr">
+      <c r="K212" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B212)</f>
+        <v/>
+      </c>
+      <c r="L212" s="4">
+        <f>K212-J212</f>
+        <v/>
+      </c>
+      <c r="M212" s="4">
+        <f>MAX(0,J212-K212)</f>
+        <v/>
+      </c>
+      <c r="N212" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="O164" s="4" t="inlineStr">
+      <c r="O212" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="P164" s="4" t="inlineStr">
+      <c r="P212" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="165"/>
-[...1 lines deleted...]
-      <c r="A166" s="18" t="inlineStr">
+    <row r="213"/>
+    <row r="214">
+      <c r="A214" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B166" s="19" t="n"/>
-[...37 lines deleted...]
-      <c r="P166" s="19" t="n"/>
+      <c r="B214" s="19" t="n"/>
+      <c r="C214" s="19" t="n"/>
+      <c r="D214" s="19" t="n"/>
+      <c r="E214" s="19" t="n"/>
+      <c r="F214" s="18">
+        <f>IF(J214="","",IF(J214&lt;0,"-","")&amp;INT(ABS(J214)/60)&amp;"h "&amp;TEXT(MOD(ABS(J214),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G214" s="18">
+        <f>IF(K214="","",IF(K214&lt;0,"-","")&amp;INT(ABS(K214)/60)&amp;"h "&amp;TEXT(MOD(ABS(K214),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H214" s="20">
+        <f>IF(L214="","",IF(L214&lt;0,"-","")&amp;INT(ABS(L214)/60)&amp;"h "&amp;TEXT(MOD(ABS(L214),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I214" s="18">
+        <f>IF(M214="","",IF(M214&lt;0,"-","")&amp;INT(ABS(M214)/60)&amp;"h "&amp;TEXT(MOD(ABS(M214),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J214" s="18">
+        <f>SUM(J2:J212)</f>
+        <v/>
+      </c>
+      <c r="K214" s="18">
+        <f>SUM(K2:K212)</f>
+        <v/>
+      </c>
+      <c r="L214" s="18">
+        <f>SUM(L2:L212)</f>
+        <v/>
+      </c>
+      <c r="M214" s="18">
+        <f>SUM(M2:M212)</f>
+        <v/>
+      </c>
+      <c r="N214" s="19" t="n"/>
+      <c r="O214" s="19" t="n"/>
+      <c r="P214" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P164"/>
+  <autoFilter ref="A1:P212"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
@@ -31503,56 +41285,440 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="H162">
     <cfRule type="expression" priority="321" dxfId="0">
       <formula>$L162&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="322" dxfId="1">
       <formula>$L162&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H163">
     <cfRule type="expression" priority="323" dxfId="0">
       <formula>$L163&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="324" dxfId="1">
       <formula>$L163&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H164">
     <cfRule type="expression" priority="325" dxfId="0">
       <formula>$L164&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="326" dxfId="1">
       <formula>$L164&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H165">
+    <cfRule type="expression" priority="327" dxfId="0">
+      <formula>$L165&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="328" dxfId="1">
+      <formula>$L165&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H166">
-    <cfRule type="expression" priority="327" dxfId="0">
+    <cfRule type="expression" priority="329" dxfId="0">
       <formula>$L166&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="328" dxfId="1">
+    <cfRule type="expression" priority="330" dxfId="1">
       <formula>$L166&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H167">
+    <cfRule type="expression" priority="331" dxfId="0">
+      <formula>$L167&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="332" dxfId="1">
+      <formula>$L167&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H168">
+    <cfRule type="expression" priority="333" dxfId="0">
+      <formula>$L168&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="334" dxfId="1">
+      <formula>$L168&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H169">
+    <cfRule type="expression" priority="335" dxfId="0">
+      <formula>$L169&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="336" dxfId="1">
+      <formula>$L169&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H170">
+    <cfRule type="expression" priority="337" dxfId="0">
+      <formula>$L170&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="338" dxfId="1">
+      <formula>$L170&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H171">
+    <cfRule type="expression" priority="339" dxfId="0">
+      <formula>$L171&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="340" dxfId="1">
+      <formula>$L171&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H172">
+    <cfRule type="expression" priority="341" dxfId="0">
+      <formula>$L172&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="342" dxfId="1">
+      <formula>$L172&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H173">
+    <cfRule type="expression" priority="343" dxfId="0">
+      <formula>$L173&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="344" dxfId="1">
+      <formula>$L173&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H174">
+    <cfRule type="expression" priority="345" dxfId="0">
+      <formula>$L174&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="346" dxfId="1">
+      <formula>$L174&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H175">
+    <cfRule type="expression" priority="347" dxfId="0">
+      <formula>$L175&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="348" dxfId="1">
+      <formula>$L175&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H176">
+    <cfRule type="expression" priority="349" dxfId="0">
+      <formula>$L176&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="350" dxfId="1">
+      <formula>$L176&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H177">
+    <cfRule type="expression" priority="351" dxfId="0">
+      <formula>$L177&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="352" dxfId="1">
+      <formula>$L177&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H178">
+    <cfRule type="expression" priority="353" dxfId="0">
+      <formula>$L178&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="354" dxfId="1">
+      <formula>$L178&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H179">
+    <cfRule type="expression" priority="355" dxfId="0">
+      <formula>$L179&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="356" dxfId="1">
+      <formula>$L179&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H180">
+    <cfRule type="expression" priority="357" dxfId="0">
+      <formula>$L180&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="358" dxfId="1">
+      <formula>$L180&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H181">
+    <cfRule type="expression" priority="359" dxfId="0">
+      <formula>$L181&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="360" dxfId="1">
+      <formula>$L181&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H182">
+    <cfRule type="expression" priority="361" dxfId="0">
+      <formula>$L182&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="362" dxfId="1">
+      <formula>$L182&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H183">
+    <cfRule type="expression" priority="363" dxfId="0">
+      <formula>$L183&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="364" dxfId="1">
+      <formula>$L183&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H184">
+    <cfRule type="expression" priority="365" dxfId="0">
+      <formula>$L184&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="366" dxfId="1">
+      <formula>$L184&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H185">
+    <cfRule type="expression" priority="367" dxfId="0">
+      <formula>$L185&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="368" dxfId="1">
+      <formula>$L185&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H186">
+    <cfRule type="expression" priority="369" dxfId="0">
+      <formula>$L186&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="370" dxfId="1">
+      <formula>$L186&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H187">
+    <cfRule type="expression" priority="371" dxfId="0">
+      <formula>$L187&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="372" dxfId="1">
+      <formula>$L187&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H188">
+    <cfRule type="expression" priority="373" dxfId="0">
+      <formula>$L188&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="374" dxfId="1">
+      <formula>$L188&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H189">
+    <cfRule type="expression" priority="375" dxfId="0">
+      <formula>$L189&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="376" dxfId="1">
+      <formula>$L189&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H190">
+    <cfRule type="expression" priority="377" dxfId="0">
+      <formula>$L190&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="378" dxfId="1">
+      <formula>$L190&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H191">
+    <cfRule type="expression" priority="379" dxfId="0">
+      <formula>$L191&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="380" dxfId="1">
+      <formula>$L191&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H192">
+    <cfRule type="expression" priority="381" dxfId="0">
+      <formula>$L192&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="382" dxfId="1">
+      <formula>$L192&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H193">
+    <cfRule type="expression" priority="383" dxfId="0">
+      <formula>$L193&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="384" dxfId="1">
+      <formula>$L193&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H194">
+    <cfRule type="expression" priority="385" dxfId="0">
+      <formula>$L194&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="386" dxfId="1">
+      <formula>$L194&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H195">
+    <cfRule type="expression" priority="387" dxfId="0">
+      <formula>$L195&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="388" dxfId="1">
+      <formula>$L195&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H196">
+    <cfRule type="expression" priority="389" dxfId="0">
+      <formula>$L196&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="390" dxfId="1">
+      <formula>$L196&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H197">
+    <cfRule type="expression" priority="391" dxfId="0">
+      <formula>$L197&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="392" dxfId="1">
+      <formula>$L197&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H198">
+    <cfRule type="expression" priority="393" dxfId="0">
+      <formula>$L198&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="394" dxfId="1">
+      <formula>$L198&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H199">
+    <cfRule type="expression" priority="395" dxfId="0">
+      <formula>$L199&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="396" dxfId="1">
+      <formula>$L199&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H200">
+    <cfRule type="expression" priority="397" dxfId="0">
+      <formula>$L200&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="398" dxfId="1">
+      <formula>$L200&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H201">
+    <cfRule type="expression" priority="399" dxfId="0">
+      <formula>$L201&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="400" dxfId="1">
+      <formula>$L201&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H202">
+    <cfRule type="expression" priority="401" dxfId="0">
+      <formula>$L202&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="402" dxfId="1">
+      <formula>$L202&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H203">
+    <cfRule type="expression" priority="403" dxfId="0">
+      <formula>$L203&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="404" dxfId="1">
+      <formula>$L203&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H204">
+    <cfRule type="expression" priority="405" dxfId="0">
+      <formula>$L204&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="406" dxfId="1">
+      <formula>$L204&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H205">
+    <cfRule type="expression" priority="407" dxfId="0">
+      <formula>$L205&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="408" dxfId="1">
+      <formula>$L205&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H206">
+    <cfRule type="expression" priority="409" dxfId="0">
+      <formula>$L206&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="410" dxfId="1">
+      <formula>$L206&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H207">
+    <cfRule type="expression" priority="411" dxfId="0">
+      <formula>$L207&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="412" dxfId="1">
+      <formula>$L207&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H208">
+    <cfRule type="expression" priority="413" dxfId="0">
+      <formula>$L208&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="414" dxfId="1">
+      <formula>$L208&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H209">
+    <cfRule type="expression" priority="415" dxfId="0">
+      <formula>$L209&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="416" dxfId="1">
+      <formula>$L209&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H210">
+    <cfRule type="expression" priority="417" dxfId="0">
+      <formula>$L210&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="418" dxfId="1">
+      <formula>$L210&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H211">
+    <cfRule type="expression" priority="419" dxfId="0">
+      <formula>$L211&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="420" dxfId="1">
+      <formula>$L211&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H212">
+    <cfRule type="expression" priority="421" dxfId="0">
+      <formula>$L212&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="422" dxfId="1">
+      <formula>$L212&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H214">
+    <cfRule type="expression" priority="423" dxfId="0">
+      <formula>$L214&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="424" dxfId="1">
+      <formula>$L214&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>