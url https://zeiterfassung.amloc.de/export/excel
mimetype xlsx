--- v0 (2026-06-10)
+++ v1 (2026-08-09)
@@ -37,121 +37,116 @@
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Rohdaten Tracks" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Tage" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Januar" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Februar" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="März" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="April" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Mai" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="Juni" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="Juli" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="August" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="Oktober" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="Dezember" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="Urlaub" sheetId="14" state="visible" r:id="rId14"/>
     <sheet name="Altersfreizeit" sheetId="15" state="visible" r:id="rId15"/>
     <sheet name="Pivot-Auswertung" sheetId="16" state="visible" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Übersicht'!$G$3:$O$15</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Rohdaten Tracks'!$A$1:$J$232</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tage'!$A$1:$P$138</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Rohdaten Tracks'!$A$1:$J$277</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tage'!$A$1:$P$164</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Januar'!$A$1:$P$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Februar'!$A$1:$P$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'März'!$A$1:$P$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'April'!$A$1:$P$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Mai'!$A$1:$P$22</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Juni'!$A$1:$P$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Juli'!$A$1:$P$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Juni'!$A$1:$P$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Juli'!$A$1:$P$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'August'!$A$1:$P$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'Oktober'!$A$1:$P$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'Dezember'!$A$1:$P$8</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">'Urlaub'!$A$1:$P$27</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="14" hidden="1">'Altersfreizeit'!$A$1:$P$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="14" hidden="1">'Altersfreizeit'!$A$1:$P$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'Pivot-Auswertung'!$A$1:$B$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="18"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E78"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E2F0D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F8CBAD"/>
-      </patternFill>
-[...3 lines deleted...]
-        <fgColor rgb="00FFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EAF2F8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00DDEBF7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F7F9FC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FCE4D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EADCF8"/>
@@ -170,105 +165,99 @@
       <left style="thin">
         <color rgb="00D9E2F3"/>
       </left>
       <right style="thin">
         <color rgb="00D9E2F3"/>
       </right>
       <top style="thin">
         <color rgb="00D9E2F3"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9E2F3"/>
       </bottom>
     </border>
     <border>
       <top style="medium">
         <color rgb="001F4E78"/>
       </top>
       <bottom style="thin">
         <color rgb="00D9E2F3"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="00F8CBAD"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="00E2F0D9"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
@@ -1198,51 +1187,51 @@
       <c r="C9" s="3">
         <f>E9/60</f>
         <v/>
       </c>
       <c r="D9" s="3">
         <f>E9/450</f>
         <v/>
       </c>
       <c r="E9" s="3">
         <f>SUMIF(Tage!N:N,"*Altersfreizeit*",Tage!J:J)+SUMIF(Tage!O:O,"*Altersfreizeit*",Tage!J:J)+SUMIF(Tage!N:N,"*Kalk*",Tage!J:J)+SUMIF(Tage!O:O,"*Kalk*",Tage!J:J)</f>
         <v/>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
       <c r="H9" s="3">
         <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I9" s="3">
         <f>IF(N9="","",IF(N9&lt;0,"-","")&amp;INT(ABS(N9)/60)&amp;"h "&amp;TEXT(MOD(ABS(N9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J9" s="4">
+      <c r="J9" s="5">
         <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="K9" s="3">
         <f>IF(O9="","",IF(O9&lt;0,"-","")&amp;INT(ABS(O9)/60)&amp;"h "&amp;TEXT(MOD(ABS(O9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="L9" s="3">
         <f>N9-M9</f>
         <v/>
       </c>
       <c r="M9" s="3">
         <f>SUMIFS(Tage!J:J,Tage!C:C,G9)</f>
         <v/>
       </c>
       <c r="N9" s="3">
         <f>SUMIFS(Tage!K:K,Tage!C:C,G9)</f>
         <v/>
       </c>
       <c r="O9" s="3">
         <f>SUMIFS(Tage!M:M,Tage!C:C,G9)</f>
         <v/>
       </c>
     </row>
     <row r="10">
@@ -1252,51 +1241,51 @@
         </is>
       </c>
       <c r="B10" s="3">
         <f>E10</f>
         <v/>
       </c>
       <c r="C10" s="3" t="inlineStr"/>
       <c r="D10" s="3" t="inlineStr"/>
       <c r="E10" s="3">
         <f>COUNTIF(Tage!P:P,"offen")</f>
         <v/>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="H10" s="3">
         <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I10" s="3">
         <f>IF(N10="","",IF(N10&lt;0,"-","")&amp;INT(ABS(N10)/60)&amp;"h "&amp;TEXT(MOD(ABS(N10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J10" s="3">
+      <c r="J10" s="5">
         <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="K10" s="3">
         <f>IF(O10="","",IF(O10&lt;0,"-","")&amp;INT(ABS(O10)/60)&amp;"h "&amp;TEXT(MOD(ABS(O10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="L10" s="3">
         <f>N10-M10</f>
         <v/>
       </c>
       <c r="M10" s="3">
         <f>SUMIFS(Tage!J:J,Tage!C:C,G10)</f>
         <v/>
       </c>
       <c r="N10" s="3">
         <f>SUMIFS(Tage!K:K,Tage!C:C,G10)</f>
         <v/>
       </c>
       <c r="O10" s="3">
         <f>SUMIFS(Tage!M:M,Tage!C:C,G10)</f>
         <v/>
       </c>
     </row>
     <row r="11">
@@ -1589,74 +1578,74 @@
       <formula>$L14&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="24" dxfId="1">
       <formula>$L14&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J15">
     <cfRule type="expression" priority="25" dxfId="0">
       <formula>$L15&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="26" dxfId="1">
       <formula>$L15&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
-    <col width="11" customWidth="1" min="14" max="14"/>
-    <col width="10" customWidth="1" min="15" max="15"/>
+    <col width="16" customWidth="1" min="14" max="14"/>
+    <col width="21" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>KW</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Monat</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
@@ -1699,708 +1688,1520 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C2" s="4" t="inlineStr">
+      <c r="A2" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B2" s="6" t="n">
+        <v>46204</v>
+      </c>
+      <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D2" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="4">
+      <c r="D2" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>12:45</t>
+        </is>
+      </c>
+      <c r="F2" s="3">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="4">
+      <c r="G2" s="3">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H2" s="4">
+      <c r="H2" s="5">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="4">
+      <c r="I2" s="3">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="4" t="n">
+      <c r="J2" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="4">
+      <c r="K2" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="4">
+      <c r="L2" s="3">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="4">
+      <c r="M2" s="3">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P2" s="4" t="inlineStr">
+      <c r="N2" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O2" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="P2" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C3" s="4" t="inlineStr">
+      <c r="A3" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B3" s="6" t="n">
+        <v>46205</v>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D3" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F3" s="4">
+      <c r="D3" s="3" t="inlineStr">
+        <is>
+          <t>06:15</t>
+        </is>
+      </c>
+      <c r="E3" s="3" t="inlineStr">
+        <is>
+          <t>16:15</t>
+        </is>
+      </c>
+      <c r="F3" s="3">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="3">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H3" s="4">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="3">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J3" s="4" t="n">
+      <c r="J3" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
         <v/>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="3">
         <f>K3-J3</f>
         <v/>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="3">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
-      <c r="N3" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P3" s="4" t="inlineStr">
+      <c r="N3" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="O3" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice, Pause</t>
+        </is>
+      </c>
+      <c r="P3" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C4" s="4" t="inlineStr">
+      <c r="A4" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B4" s="6" t="n">
+        <v>46206</v>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F4" s="4">
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F4" s="3">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="4">
+      <c r="G4" s="3">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="4">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="4">
+      <c r="I4" s="3">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="4" t="n">
+      <c r="J4" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="4">
+      <c r="K4" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="4">
+      <c r="L4" s="3">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="4">
+      <c r="M4" s="3">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P4" s="4" t="inlineStr">
+      <c r="N4" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O4" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P4" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="n">
-        <v>30</v>
+      <c r="A5" s="12" t="n">
+        <v>28</v>
       </c>
       <c r="B5" s="13" t="n">
-        <v>46226</v>
-[...1 lines deleted...]
-      <c r="C5" s="4" t="inlineStr">
+        <v>46209</v>
+      </c>
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F5" s="4">
+      <c r="D5" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E5" s="12" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F5" s="12">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="4">
+      <c r="G5" s="12">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="4">
+      <c r="I5" s="12">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="4" t="n">
+      <c r="J5" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="4">
+      <c r="K5" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="4">
+      <c r="L5" s="12">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="4">
+      <c r="M5" s="12">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P5" s="4" t="inlineStr">
+      <c r="N5" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O5" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P5" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="n">
-        <v>30</v>
+      <c r="A6" s="12" t="n">
+        <v>28</v>
       </c>
       <c r="B6" s="13" t="n">
-        <v>46227</v>
-[...1 lines deleted...]
-      <c r="C6" s="4" t="inlineStr">
+        <v>46210</v>
+      </c>
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D6" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F6" s="4">
+      <c r="D6" s="12" t="inlineStr">
+        <is>
+          <t>11:00</t>
+        </is>
+      </c>
+      <c r="E6" s="12" t="inlineStr">
+        <is>
+          <t>10:15</t>
+        </is>
+      </c>
+      <c r="F6" s="12">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="12">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I6" s="4">
+      <c r="I6" s="12">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J6" s="4" t="n">
+      <c r="J6" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K6" s="4">
+      <c r="K6" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
         <v/>
       </c>
-      <c r="L6" s="4">
+      <c r="L6" s="12">
         <f>K6-J6</f>
         <v/>
       </c>
-      <c r="M6" s="4">
+      <c r="M6" s="12">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
-      <c r="N6" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P6" s="4" t="inlineStr">
+      <c r="N6" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O6" s="12" t="inlineStr">
+        <is>
+          <t>Büro, mobileOffice</t>
+        </is>
+      </c>
+      <c r="P6" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="n">
-        <v>31</v>
+      <c r="A7" s="12" t="n">
+        <v>28</v>
       </c>
       <c r="B7" s="13" t="n">
-        <v>46230</v>
-[...1 lines deleted...]
-      <c r="C7" s="4" t="inlineStr">
+        <v>46211</v>
+      </c>
+      <c r="C7" s="12" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D7" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F7" s="4">
+      <c r="D7" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E7" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F7" s="12">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="12">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="4">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I7" s="4">
+      <c r="I7" s="12">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J7" s="4" t="n">
+      <c r="J7" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K7" s="4">
+      <c r="K7" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
         <v/>
       </c>
-      <c r="L7" s="4">
+      <c r="L7" s="12">
         <f>K7-J7</f>
         <v/>
       </c>
-      <c r="M7" s="4">
+      <c r="M7" s="12">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
-      <c r="N7" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P7" s="4" t="inlineStr">
+      <c r="N7" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O7" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P7" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C8" s="4" t="inlineStr">
+      <c r="A8" s="16" t="n">
+        <v>28</v>
+      </c>
+      <c r="B8" s="17" t="n">
+        <v>46212</v>
+      </c>
+      <c r="C8" s="16" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D8" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F8" s="4">
+      <c r="D8" s="16" t="inlineStr"/>
+      <c r="E8" s="16" t="inlineStr"/>
+      <c r="F8" s="16">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="4">
+      <c r="G8" s="16">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H8" s="4">
+      <c r="H8" s="16">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="4">
+      <c r="I8" s="16">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="4" t="n">
+      <c r="J8" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="4">
+      <c r="K8" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="4">
+      <c r="L8" s="16">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="4">
+      <c r="M8" s="16">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P8" s="4" t="inlineStr">
+      <c r="N8" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O8" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P8" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C9" s="4" t="inlineStr">
+      <c r="A9" s="14" t="n">
+        <v>28</v>
+      </c>
+      <c r="B9" s="15" t="n">
+        <v>46213</v>
+      </c>
+      <c r="C9" s="14" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D9" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F9" s="4">
+      <c r="D9" s="14" t="inlineStr"/>
+      <c r="E9" s="14" t="inlineStr"/>
+      <c r="F9" s="14">
         <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G9" s="4">
+      <c r="G9" s="14">
         <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H9" s="4">
+      <c r="H9" s="5">
         <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I9" s="4">
+      <c r="I9" s="14">
         <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J9" s="4" t="n">
+      <c r="J9" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K9" s="4">
+      <c r="K9" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
         <v/>
       </c>
-      <c r="L9" s="4">
+      <c r="L9" s="14">
         <f>K9-J9</f>
         <v/>
       </c>
-      <c r="M9" s="4">
+      <c r="M9" s="14">
         <f>MAX(0,J9-K9)</f>
         <v/>
       </c>
-      <c r="N9" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P9" s="4" t="inlineStr">
+      <c r="N9" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O9" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P9" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C10" s="4" t="inlineStr">
+      <c r="A10" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B10" s="6" t="n">
+        <v>46217</v>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D10" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F10" s="4">
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
+      <c r="F10" s="3">
         <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G10" s="4">
+      <c r="G10" s="3">
         <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H10" s="4">
         <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I10" s="4">
+      <c r="I10" s="3">
         <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J10" s="4" t="n">
+      <c r="J10" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K10" s="4">
+      <c r="K10" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
         <v/>
       </c>
-      <c r="L10" s="4">
+      <c r="L10" s="3">
         <f>K10-J10</f>
         <v/>
       </c>
-      <c r="M10" s="4">
+      <c r="M10" s="3">
         <f>MAX(0,J10-K10)</f>
         <v/>
       </c>
-      <c r="N10" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P10" s="4" t="inlineStr">
+      <c r="N10" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O10" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P10" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="4" t="n">
-[...5 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="A11" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B11" s="6" t="n">
+        <v>46218</v>
+      </c>
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F11" s="4">
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F11" s="3">
         <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G11" s="4">
+      <c r="G11" s="3">
         <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H11" s="4">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I11" s="4">
+      <c r="I11" s="3">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J11" s="4" t="n">
+      <c r="J11" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K11" s="4">
+      <c r="K11" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
         <v/>
       </c>
-      <c r="L11" s="4">
+      <c r="L11" s="3">
         <f>K11-J11</f>
         <v/>
       </c>
-      <c r="M11" s="4">
+      <c r="M11" s="3">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
-      <c r="N11" s="4" t="inlineStr">
+      <c r="N11" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O11" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P11" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B12" s="6" t="n">
+        <v>46219</v>
+      </c>
+      <c r="C12" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D12" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F12" s="3">
+        <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G12" s="3">
+        <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H12" s="4">
+        <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I12" s="3">
+        <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K12" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
+        <v/>
+      </c>
+      <c r="L12" s="3">
+        <f>K12-J12</f>
+        <v/>
+      </c>
+      <c r="M12" s="3">
+        <f>MAX(0,J12-K12)</f>
+        <v/>
+      </c>
+      <c r="N12" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O12" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P12" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B13" s="6" t="n">
+        <v>46220</v>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F13" s="3">
+        <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G13" s="3">
+        <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H13" s="4">
+        <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I13" s="3">
+        <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K13" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
+        <v/>
+      </c>
+      <c r="L13" s="3">
+        <f>K13-J13</f>
+        <v/>
+      </c>
+      <c r="M13" s="3">
+        <f>MAX(0,J13-K13)</f>
+        <v/>
+      </c>
+      <c r="N13" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O13" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P13" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B14" s="11" t="n">
+        <v>46223</v>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr"/>
+      <c r="E14" s="4" t="inlineStr"/>
+      <c r="F14" s="4">
+        <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G14" s="4">
+        <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H14" s="4">
+        <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I14" s="4">
+        <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J14" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K14" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
+        <v/>
+      </c>
+      <c r="L14" s="4">
+        <f>K14-J14</f>
+        <v/>
+      </c>
+      <c r="M14" s="4">
+        <f>MAX(0,J14-K14)</f>
+        <v/>
+      </c>
+      <c r="N14" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="O11" s="4" t="inlineStr">
+      <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="P11" s="4" t="inlineStr">
+      <c r="P14" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="12"/>
-[...1 lines deleted...]
-      <c r="A13" s="20" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B15" s="11" t="n">
+        <v>46224</v>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr"/>
+      <c r="E15" s="4" t="inlineStr"/>
+      <c r="F15" s="4">
+        <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G15" s="4">
+        <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H15" s="4">
+        <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I15" s="4">
+        <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J15" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K15" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
+        <v/>
+      </c>
+      <c r="L15" s="4">
+        <f>K15-J15</f>
+        <v/>
+      </c>
+      <c r="M15" s="4">
+        <f>MAX(0,J15-K15)</f>
+        <v/>
+      </c>
+      <c r="N15" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O15" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P15" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B16" s="11" t="n">
+        <v>46225</v>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr"/>
+      <c r="E16" s="4" t="inlineStr"/>
+      <c r="F16" s="4">
+        <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G16" s="4">
+        <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H16" s="4">
+        <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I16" s="4">
+        <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J16" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K16" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
+        <v/>
+      </c>
+      <c r="L16" s="4">
+        <f>K16-J16</f>
+        <v/>
+      </c>
+      <c r="M16" s="4">
+        <f>MAX(0,J16-K16)</f>
+        <v/>
+      </c>
+      <c r="N16" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O16" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P16" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B17" s="11" t="n">
+        <v>46226</v>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr"/>
+      <c r="E17" s="4" t="inlineStr"/>
+      <c r="F17" s="4">
+        <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G17" s="4">
+        <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H17" s="4">
+        <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I17" s="4">
+        <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J17" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K17" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B17)</f>
+        <v/>
+      </c>
+      <c r="L17" s="4">
+        <f>K17-J17</f>
+        <v/>
+      </c>
+      <c r="M17" s="4">
+        <f>MAX(0,J17-K17)</f>
+        <v/>
+      </c>
+      <c r="N17" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O17" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P17" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B18" s="11" t="n">
+        <v>46227</v>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr"/>
+      <c r="E18" s="4" t="inlineStr"/>
+      <c r="F18" s="4">
+        <f>IF(J18="","",IF(J18&lt;0,"-","")&amp;INT(ABS(J18)/60)&amp;"h "&amp;TEXT(MOD(ABS(J18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G18" s="4">
+        <f>IF(K18="","",IF(K18&lt;0,"-","")&amp;INT(ABS(K18)/60)&amp;"h "&amp;TEXT(MOD(ABS(K18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H18" s="4">
+        <f>IF(L18="","",IF(L18&lt;0,"-","")&amp;INT(ABS(L18)/60)&amp;"h "&amp;TEXT(MOD(ABS(L18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I18" s="4">
+        <f>IF(M18="","",IF(M18&lt;0,"-","")&amp;INT(ABS(M18)/60)&amp;"h "&amp;TEXT(MOD(ABS(M18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J18" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K18" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B18)</f>
+        <v/>
+      </c>
+      <c r="L18" s="4">
+        <f>K18-J18</f>
+        <v/>
+      </c>
+      <c r="M18" s="4">
+        <f>MAX(0,J18-K18)</f>
+        <v/>
+      </c>
+      <c r="N18" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O18" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P18" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B19" s="11" t="n">
+        <v>46230</v>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr"/>
+      <c r="E19" s="4" t="inlineStr"/>
+      <c r="F19" s="4">
+        <f>IF(J19="","",IF(J19&lt;0,"-","")&amp;INT(ABS(J19)/60)&amp;"h "&amp;TEXT(MOD(ABS(J19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G19" s="4">
+        <f>IF(K19="","",IF(K19&lt;0,"-","")&amp;INT(ABS(K19)/60)&amp;"h "&amp;TEXT(MOD(ABS(K19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H19" s="4">
+        <f>IF(L19="","",IF(L19&lt;0,"-","")&amp;INT(ABS(L19)/60)&amp;"h "&amp;TEXT(MOD(ABS(L19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I19" s="4">
+        <f>IF(M19="","",IF(M19&lt;0,"-","")&amp;INT(ABS(M19)/60)&amp;"h "&amp;TEXT(MOD(ABS(M19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J19" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K19" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B19)</f>
+        <v/>
+      </c>
+      <c r="L19" s="4">
+        <f>K19-J19</f>
+        <v/>
+      </c>
+      <c r="M19" s="4">
+        <f>MAX(0,J19-K19)</f>
+        <v/>
+      </c>
+      <c r="N19" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O19" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P19" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B20" s="11" t="n">
+        <v>46231</v>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr"/>
+      <c r="E20" s="4" t="inlineStr"/>
+      <c r="F20" s="4">
+        <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G20" s="4">
+        <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H20" s="4">
+        <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I20" s="4">
+        <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J20" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K20" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B20)</f>
+        <v/>
+      </c>
+      <c r="L20" s="4">
+        <f>K20-J20</f>
+        <v/>
+      </c>
+      <c r="M20" s="4">
+        <f>MAX(0,J20-K20)</f>
+        <v/>
+      </c>
+      <c r="N20" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O20" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P20" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B21" s="11" t="n">
+        <v>46232</v>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr"/>
+      <c r="E21" s="4" t="inlineStr"/>
+      <c r="F21" s="4">
+        <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G21" s="4">
+        <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H21" s="4">
+        <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I21" s="4">
+        <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J21" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K21" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B21)</f>
+        <v/>
+      </c>
+      <c r="L21" s="4">
+        <f>K21-J21</f>
+        <v/>
+      </c>
+      <c r="M21" s="4">
+        <f>MAX(0,J21-K21)</f>
+        <v/>
+      </c>
+      <c r="N21" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O21" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P21" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B22" s="11" t="n">
+        <v>46233</v>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr"/>
+      <c r="E22" s="4" t="inlineStr"/>
+      <c r="F22" s="4">
+        <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G22" s="4">
+        <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H22" s="4">
+        <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I22" s="4">
+        <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J22" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K22" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
+        <v/>
+      </c>
+      <c r="L22" s="4">
+        <f>K22-J22</f>
+        <v/>
+      </c>
+      <c r="M22" s="4">
+        <f>MAX(0,J22-K22)</f>
+        <v/>
+      </c>
+      <c r="N22" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O22" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P22" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B23" s="11" t="n">
+        <v>46234</v>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr"/>
+      <c r="E23" s="4" t="inlineStr"/>
+      <c r="F23" s="4">
+        <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G23" s="4">
+        <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H23" s="4">
+        <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I23" s="4">
+        <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J23" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K23" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B23)</f>
+        <v/>
+      </c>
+      <c r="L23" s="4">
+        <f>K23-J23</f>
+        <v/>
+      </c>
+      <c r="M23" s="4">
+        <f>MAX(0,J23-K23)</f>
+        <v/>
+      </c>
+      <c r="N23" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O23" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P23" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="24"/>
+    <row r="25">
+      <c r="A25" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B13" s="21" t="n"/>
-[...37 lines deleted...]
-      <c r="P13" s="21" t="n"/>
+      <c r="B25" s="19" t="n"/>
+      <c r="C25" s="19" t="n"/>
+      <c r="D25" s="19" t="n"/>
+      <c r="E25" s="19" t="n"/>
+      <c r="F25" s="18">
+        <f>IF(J25="","",IF(J25&lt;0,"-","")&amp;INT(ABS(J25)/60)&amp;"h "&amp;TEXT(MOD(ABS(J25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G25" s="18">
+        <f>IF(K25="","",IF(K25&lt;0,"-","")&amp;INT(ABS(K25)/60)&amp;"h "&amp;TEXT(MOD(ABS(K25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H25" s="21">
+        <f>IF(L25="","",IF(L25&lt;0,"-","")&amp;INT(ABS(L25)/60)&amp;"h "&amp;TEXT(MOD(ABS(L25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I25" s="18">
+        <f>IF(M25="","",IF(M25&lt;0,"-","")&amp;INT(ABS(M25)/60)&amp;"h "&amp;TEXT(MOD(ABS(M25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J25" s="18">
+        <f>SUM(J2:J23)</f>
+        <v/>
+      </c>
+      <c r="K25" s="18">
+        <f>SUM(K2:K23)</f>
+        <v/>
+      </c>
+      <c r="L25" s="18">
+        <f>SUM(L2:L23)</f>
+        <v/>
+      </c>
+      <c r="M25" s="18">
+        <f>SUM(M2:M23)</f>
+        <v/>
+      </c>
+      <c r="N25" s="19" t="n"/>
+      <c r="O25" s="19" t="n"/>
+      <c r="P25" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P11"/>
+  <autoFilter ref="A1:P23"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
@@ -2437,56 +3238,152 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="H9">
     <cfRule type="expression" priority="15" dxfId="0">
       <formula>$L9&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="16" dxfId="1">
       <formula>$L9&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H10">
     <cfRule type="expression" priority="17" dxfId="0">
       <formula>$L10&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="18" dxfId="1">
       <formula>$L10&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H11">
     <cfRule type="expression" priority="19" dxfId="0">
       <formula>$L11&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="20" dxfId="1">
       <formula>$L11&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H12">
+    <cfRule type="expression" priority="21" dxfId="0">
+      <formula>$L12&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="22" dxfId="1">
+      <formula>$L12&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H13">
-    <cfRule type="expression" priority="21" dxfId="0">
+    <cfRule type="expression" priority="23" dxfId="0">
       <formula>$L13&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="22" dxfId="1">
+    <cfRule type="expression" priority="24" dxfId="1">
       <formula>$L13&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H14">
+    <cfRule type="expression" priority="25" dxfId="0">
+      <formula>$L14&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="26" dxfId="1">
+      <formula>$L14&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H15">
+    <cfRule type="expression" priority="27" dxfId="0">
+      <formula>$L15&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="28" dxfId="1">
+      <formula>$L15&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H16">
+    <cfRule type="expression" priority="29" dxfId="0">
+      <formula>$L16&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="30" dxfId="1">
+      <formula>$L16&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H17">
+    <cfRule type="expression" priority="31" dxfId="0">
+      <formula>$L17&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="32" dxfId="1">
+      <formula>$L17&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H18">
+    <cfRule type="expression" priority="33" dxfId="0">
+      <formula>$L18&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="34" dxfId="1">
+      <formula>$L18&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H19">
+    <cfRule type="expression" priority="35" dxfId="0">
+      <formula>$L19&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="36" dxfId="1">
+      <formula>$L19&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H20">
+    <cfRule type="expression" priority="37" dxfId="0">
+      <formula>$L20&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="38" dxfId="1">
+      <formula>$L20&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H21">
+    <cfRule type="expression" priority="39" dxfId="0">
+      <formula>$L21&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="40" dxfId="1">
+      <formula>$L21&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H22">
+    <cfRule type="expression" priority="41" dxfId="0">
+      <formula>$L22&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="42" dxfId="1">
+      <formula>$L22&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H23">
+    <cfRule type="expression" priority="43" dxfId="0">
+      <formula>$L23&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="44" dxfId="1">
+      <formula>$L23&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H25">
+    <cfRule type="expression" priority="45" dxfId="0">
+      <formula>$L25&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="46" dxfId="1">
+      <formula>$L25&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
@@ -2568,51 +3465,51 @@
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B2" s="13" t="n">
+      <c r="B2" s="11" t="n">
         <v>46237</v>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr"/>
       <c r="E2" s="4" t="inlineStr"/>
       <c r="F2" s="4">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G2" s="4">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="4">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I2" s="4">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -2629,51 +3526,51 @@
       </c>
       <c r="M2" s="4">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
       <c r="N2" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B3" s="13" t="n">
+      <c r="B3" s="11" t="n">
         <v>46238</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G3" s="4">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H3" s="4">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I3" s="4">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -2690,51 +3587,51 @@
       </c>
       <c r="M3" s="4">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B4" s="13" t="n">
+      <c r="B4" s="11" t="n">
         <v>46239</v>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr"/>
       <c r="E4" s="4" t="inlineStr"/>
       <c r="F4" s="4">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G4" s="4">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="4">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I4" s="4">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -2751,51 +3648,51 @@
       </c>
       <c r="M4" s="4">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B5" s="13" t="n">
+      <c r="B5" s="11" t="n">
         <v>46240</v>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G5" s="4">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I5" s="4">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -2812,51 +3709,51 @@
       </c>
       <c r="M5" s="4">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B6" s="13" t="n">
+      <c r="B6" s="11" t="n">
         <v>46241</v>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr"/>
       <c r="E6" s="4" t="inlineStr"/>
       <c r="F6" s="4">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G6" s="4">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I6" s="4">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -2871,94 +3768,94 @@
         <f>K6-J6</f>
         <v/>
       </c>
       <c r="M6" s="4">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
-      <c r="A8" s="20" t="inlineStr">
+      <c r="A8" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B8" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F8" s="20">
+      <c r="B8" s="19" t="n"/>
+      <c r="C8" s="19" t="n"/>
+      <c r="D8" s="19" t="n"/>
+      <c r="E8" s="19" t="n"/>
+      <c r="F8" s="18">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="18">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="18">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="18">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="18">
         <f>SUM(J2:J6)</f>
         <v/>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="18">
         <f>SUM(K2:K6)</f>
         <v/>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="18">
         <f>SUM(L2:L6)</f>
         <v/>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="18">
         <f>SUM(M2:M6)</f>
         <v/>
       </c>
-      <c r="N8" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P8" s="21" t="n"/>
+      <c r="N8" s="19" t="n"/>
+      <c r="O8" s="19" t="n"/>
+      <c r="P8" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P6"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -3086,156 +3983,156 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="11" t="n">
+      <c r="A2" s="9" t="n">
         <v>40</v>
       </c>
-      <c r="B2" s="12" t="n">
+      <c r="B2" s="10" t="n">
         <v>46298</v>
       </c>
-      <c r="C2" s="11" t="inlineStr">
+      <c r="C2" s="9" t="inlineStr">
         <is>
           <t>Oktober</t>
         </is>
       </c>
-      <c r="D2" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="11">
+      <c r="D2" s="9" t="inlineStr"/>
+      <c r="E2" s="9" t="inlineStr"/>
+      <c r="F2" s="9">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="11">
+      <c r="G2" s="9">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H2" s="11">
+      <c r="H2" s="9">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="11">
+      <c r="I2" s="9">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="11" t="n">
+      <c r="J2" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="11">
+      <c r="K2" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="11">
+      <c r="L2" s="9">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="11">
+      <c r="M2" s="9">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="11" t="inlineStr">
+      <c r="N2" s="9" t="inlineStr">
         <is>
           <t>Tag der deutschen Einheit</t>
         </is>
       </c>
-      <c r="O2" s="11" t="inlineStr">
+      <c r="O2" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P2" s="11" t="inlineStr">
+      <c r="P2" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
-      <c r="A4" s="20" t="inlineStr">
+      <c r="A4" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B4" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F4" s="20">
+      <c r="B4" s="19" t="n"/>
+      <c r="C4" s="19" t="n"/>
+      <c r="D4" s="19" t="n"/>
+      <c r="E4" s="19" t="n"/>
+      <c r="F4" s="18">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="18">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="18">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="20">
+      <c r="I4" s="18">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="18">
         <f>SUM(J2:J2)</f>
         <v/>
       </c>
-      <c r="K4" s="20">
+      <c r="K4" s="18">
         <f>SUM(K2:K2)</f>
         <v/>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="18">
         <f>SUM(L2:L2)</f>
         <v/>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="18">
         <f>SUM(M2:M2)</f>
         <v/>
       </c>
-      <c r="N4" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P4" s="21" t="n"/>
+      <c r="N4" s="19" t="n"/>
+      <c r="O4" s="19" t="n"/>
+      <c r="P4" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P2"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -3334,51 +4231,51 @@
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="n">
         <v>52</v>
       </c>
-      <c r="B2" s="13" t="n">
+      <c r="B2" s="11" t="n">
         <v>46380</v>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr"/>
       <c r="E2" s="4" t="inlineStr"/>
       <c r="F2" s="4">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G2" s="4">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="4">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I2" s="4">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -3392,176 +4289,176 @@
       <c r="L2" s="4">
         <f>K2-J2</f>
         <v/>
       </c>
       <c r="M2" s="4">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
       <c r="N2" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="11" t="n">
+      <c r="A3" s="9" t="n">
         <v>52</v>
       </c>
-      <c r="B3" s="12" t="n">
+      <c r="B3" s="10" t="n">
         <v>46381</v>
       </c>
-      <c r="C3" s="11" t="inlineStr">
+      <c r="C3" s="9" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
-      <c r="D3" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F3" s="11">
+      <c r="D3" s="9" t="inlineStr"/>
+      <c r="E3" s="9" t="inlineStr"/>
+      <c r="F3" s="9">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G3" s="11">
+      <c r="G3" s="9">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H3" s="11">
+      <c r="H3" s="9">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I3" s="11">
+      <c r="I3" s="9">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J3" s="11" t="n">
+      <c r="J3" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K3" s="11">
+      <c r="K3" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
         <v/>
       </c>
-      <c r="L3" s="11">
+      <c r="L3" s="9">
         <f>K3-J3</f>
         <v/>
       </c>
-      <c r="M3" s="11">
+      <c r="M3" s="9">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
-      <c r="N3" s="11" t="inlineStr">
+      <c r="N3" s="9" t="inlineStr">
         <is>
           <t>1. Weihnachtstag</t>
         </is>
       </c>
-      <c r="O3" s="11" t="inlineStr">
+      <c r="O3" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P3" s="11" t="inlineStr">
+      <c r="P3" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="11" t="n">
+      <c r="A4" s="9" t="n">
         <v>52</v>
       </c>
-      <c r="B4" s="12" t="n">
+      <c r="B4" s="10" t="n">
         <v>46382</v>
       </c>
-      <c r="C4" s="11" t="inlineStr">
+      <c r="C4" s="9" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
-      <c r="D4" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F4" s="11">
+      <c r="D4" s="9" t="inlineStr"/>
+      <c r="E4" s="9" t="inlineStr"/>
+      <c r="F4" s="9">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="9">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="9">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="9">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="11" t="n">
+      <c r="J4" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="9">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="9">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="11" t="inlineStr">
+      <c r="N4" s="9" t="inlineStr">
         <is>
           <t>2. Weihnachtstag</t>
         </is>
       </c>
-      <c r="O4" s="11" t="inlineStr">
+      <c r="O4" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P4" s="11" t="inlineStr">
+      <c r="P4" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B5" s="13" t="n">
+      <c r="B5" s="11" t="n">
         <v>46384</v>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G5" s="4">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I5" s="4">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -3578,51 +4475,51 @@
       </c>
       <c r="M5" s="4">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B6" s="13" t="n">
+      <c r="B6" s="11" t="n">
         <v>46385</v>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr"/>
       <c r="E6" s="4" t="inlineStr"/>
       <c r="F6" s="4">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G6" s="4">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I6" s="4">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -3639,51 +4536,51 @@
       </c>
       <c r="M6" s="4">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B7" s="13" t="n">
+      <c r="B7" s="11" t="n">
         <v>46386</v>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G7" s="4">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="4">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I7" s="4">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -3700,51 +4597,51 @@
       </c>
       <c r="M7" s="4">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
       <c r="N7" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B8" s="13" t="n">
+      <c r="B8" s="11" t="n">
         <v>46387</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr"/>
       <c r="E8" s="4" t="inlineStr"/>
       <c r="F8" s="4">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G8" s="4">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="4">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I8" s="4">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -3759,94 +4656,94 @@
         <f>K8-J8</f>
         <v/>
       </c>
       <c r="M8" s="4">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
       <c r="N8" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
-      <c r="A10" s="20" t="inlineStr">
+      <c r="A10" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B10" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F10" s="20">
+      <c r="B10" s="19" t="n"/>
+      <c r="C10" s="19" t="n"/>
+      <c r="D10" s="19" t="n"/>
+      <c r="E10" s="19" t="n"/>
+      <c r="F10" s="18">
         <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="18">
         <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="18">
         <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="18">
         <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="18">
         <f>SUM(J2:J8)</f>
         <v/>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="18">
         <f>SUM(K2:K8)</f>
         <v/>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="18">
         <f>SUM(L2:L8)</f>
         <v/>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="18">
         <f>SUM(M2:M8)</f>
         <v/>
       </c>
-      <c r="N10" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P10" s="21" t="n"/>
+      <c r="N10" s="19" t="n"/>
+      <c r="O10" s="19" t="n"/>
+      <c r="P10" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P8"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -3993,51 +4890,51 @@
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="13" t="n">
+      <c r="B2" s="11" t="n">
         <v>46024</v>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr"/>
       <c r="E2" s="4" t="inlineStr"/>
       <c r="F2" s="4">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G2" s="4">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="4">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I2" s="4">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4054,51 +4951,51 @@
       </c>
       <c r="M2" s="4">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
       <c r="N2" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>3</v>
       </c>
-      <c r="B3" s="13" t="n">
+      <c r="B3" s="11" t="n">
         <v>46037</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G3" s="4">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H3" s="4">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I3" s="4">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4115,51 +5012,51 @@
       </c>
       <c r="M3" s="4">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
         <v>3</v>
       </c>
-      <c r="B4" s="13" t="n">
+      <c r="B4" s="11" t="n">
         <v>46038</v>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr"/>
       <c r="E4" s="4" t="inlineStr"/>
       <c r="F4" s="4">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G4" s="4">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="4">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I4" s="4">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4176,51 +5073,51 @@
       </c>
       <c r="M4" s="4">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B5" s="13" t="n">
+      <c r="B5" s="11" t="n">
         <v>46148</v>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G5" s="4">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I5" s="4">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4237,51 +5134,51 @@
       </c>
       <c r="M5" s="4">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B6" s="13" t="n">
+      <c r="B6" s="11" t="n">
         <v>46149</v>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr"/>
       <c r="E6" s="4" t="inlineStr"/>
       <c r="F6" s="4">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G6" s="4">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I6" s="4">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4298,51 +5195,51 @@
       </c>
       <c r="M6" s="4">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B7" s="13" t="n">
+      <c r="B7" s="11" t="n">
         <v>46150</v>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G7" s="4">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="4">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I7" s="4">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4359,51 +5256,51 @@
       </c>
       <c r="M7" s="4">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
       <c r="N7" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>30</v>
       </c>
-      <c r="B8" s="13" t="n">
+      <c r="B8" s="11" t="n">
         <v>46223</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr"/>
       <c r="E8" s="4" t="inlineStr"/>
       <c r="F8" s="4">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G8" s="4">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="4">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I8" s="4">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4420,51 +5317,51 @@
       </c>
       <c r="M8" s="4">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
       <c r="N8" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>30</v>
       </c>
-      <c r="B9" s="13" t="n">
+      <c r="B9" s="11" t="n">
         <v>46224</v>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr"/>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="4">
         <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G9" s="4">
         <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H9" s="4">
         <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I9" s="4">
         <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4481,51 +5378,51 @@
       </c>
       <c r="M9" s="4">
         <f>MAX(0,J9-K9)</f>
         <v/>
       </c>
       <c r="N9" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
         <v>30</v>
       </c>
-      <c r="B10" s="13" t="n">
+      <c r="B10" s="11" t="n">
         <v>46225</v>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr"/>
       <c r="E10" s="4" t="inlineStr"/>
       <c r="F10" s="4">
         <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G10" s="4">
         <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H10" s="4">
         <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I10" s="4">
         <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4542,51 +5439,51 @@
       </c>
       <c r="M10" s="4">
         <f>MAX(0,J10-K10)</f>
         <v/>
       </c>
       <c r="N10" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>30</v>
       </c>
-      <c r="B11" s="13" t="n">
+      <c r="B11" s="11" t="n">
         <v>46226</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4">
         <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G11" s="4">
         <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H11" s="4">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I11" s="4">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4603,51 +5500,51 @@
       </c>
       <c r="M11" s="4">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
       <c r="N11" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>30</v>
       </c>
-      <c r="B12" s="13" t="n">
+      <c r="B12" s="11" t="n">
         <v>46227</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr"/>
       <c r="E12" s="4" t="inlineStr"/>
       <c r="F12" s="4">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G12" s="4">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="4">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I12" s="4">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4664,51 +5561,51 @@
       </c>
       <c r="M12" s="4">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
       <c r="N12" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>31</v>
       </c>
-      <c r="B13" s="13" t="n">
+      <c r="B13" s="11" t="n">
         <v>46230</v>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr"/>
       <c r="E13" s="4" t="inlineStr"/>
       <c r="F13" s="4">
         <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G13" s="4">
         <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H13" s="4">
         <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I13" s="4">
         <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4725,51 +5622,51 @@
       </c>
       <c r="M13" s="4">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
       <c r="N13" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
         <v>31</v>
       </c>
-      <c r="B14" s="13" t="n">
+      <c r="B14" s="11" t="n">
         <v>46231</v>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr"/>
       <c r="E14" s="4" t="inlineStr"/>
       <c r="F14" s="4">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G14" s="4">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="4">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I14" s="4">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4786,51 +5683,51 @@
       </c>
       <c r="M14" s="4">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
       <c r="N14" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>31</v>
       </c>
-      <c r="B15" s="13" t="n">
+      <c r="B15" s="11" t="n">
         <v>46232</v>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr"/>
       <c r="E15" s="4" t="inlineStr"/>
       <c r="F15" s="4">
         <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G15" s="4">
         <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H15" s="4">
         <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I15" s="4">
         <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4847,51 +5744,51 @@
       </c>
       <c r="M15" s="4">
         <f>MAX(0,J15-K15)</f>
         <v/>
       </c>
       <c r="N15" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="n">
         <v>31</v>
       </c>
-      <c r="B16" s="13" t="n">
+      <c r="B16" s="11" t="n">
         <v>46233</v>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr"/>
       <c r="E16" s="4" t="inlineStr"/>
       <c r="F16" s="4">
         <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G16" s="4">
         <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H16" s="4">
         <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I16" s="4">
         <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4908,51 +5805,51 @@
       </c>
       <c r="M16" s="4">
         <f>MAX(0,J16-K16)</f>
         <v/>
       </c>
       <c r="N16" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>31</v>
       </c>
-      <c r="B17" s="13" t="n">
+      <c r="B17" s="11" t="n">
         <v>46234</v>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Juli</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr"/>
       <c r="E17" s="4" t="inlineStr"/>
       <c r="F17" s="4">
         <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G17" s="4">
         <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H17" s="4">
         <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I17" s="4">
         <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -4969,51 +5866,51 @@
       </c>
       <c r="M17" s="4">
         <f>MAX(0,J17-K17)</f>
         <v/>
       </c>
       <c r="N17" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B18" s="13" t="n">
+      <c r="B18" s="11" t="n">
         <v>46237</v>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr"/>
       <c r="E18" s="4" t="inlineStr"/>
       <c r="F18" s="4">
         <f>IF(J18="","",IF(J18&lt;0,"-","")&amp;INT(ABS(J18)/60)&amp;"h "&amp;TEXT(MOD(ABS(J18),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G18" s="4">
         <f>IF(K18="","",IF(K18&lt;0,"-","")&amp;INT(ABS(K18)/60)&amp;"h "&amp;TEXT(MOD(ABS(K18),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H18" s="4">
         <f>IF(L18="","",IF(L18&lt;0,"-","")&amp;INT(ABS(L18)/60)&amp;"h "&amp;TEXT(MOD(ABS(L18),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I18" s="4">
         <f>IF(M18="","",IF(M18&lt;0,"-","")&amp;INT(ABS(M18)/60)&amp;"h "&amp;TEXT(MOD(ABS(M18),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5030,51 +5927,51 @@
       </c>
       <c r="M18" s="4">
         <f>MAX(0,J18-K18)</f>
         <v/>
       </c>
       <c r="N18" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B19" s="13" t="n">
+      <c r="B19" s="11" t="n">
         <v>46238</v>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr"/>
       <c r="E19" s="4" t="inlineStr"/>
       <c r="F19" s="4">
         <f>IF(J19="","",IF(J19&lt;0,"-","")&amp;INT(ABS(J19)/60)&amp;"h "&amp;TEXT(MOD(ABS(J19),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G19" s="4">
         <f>IF(K19="","",IF(K19&lt;0,"-","")&amp;INT(ABS(K19)/60)&amp;"h "&amp;TEXT(MOD(ABS(K19),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H19" s="4">
         <f>IF(L19="","",IF(L19&lt;0,"-","")&amp;INT(ABS(L19)/60)&amp;"h "&amp;TEXT(MOD(ABS(L19),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I19" s="4">
         <f>IF(M19="","",IF(M19&lt;0,"-","")&amp;INT(ABS(M19)/60)&amp;"h "&amp;TEXT(MOD(ABS(M19),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5091,51 +5988,51 @@
       </c>
       <c r="M19" s="4">
         <f>MAX(0,J19-K19)</f>
         <v/>
       </c>
       <c r="N19" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B20" s="13" t="n">
+      <c r="B20" s="11" t="n">
         <v>46239</v>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr"/>
       <c r="E20" s="4" t="inlineStr"/>
       <c r="F20" s="4">
         <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G20" s="4">
         <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H20" s="4">
         <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I20" s="4">
         <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5152,51 +6049,51 @@
       </c>
       <c r="M20" s="4">
         <f>MAX(0,J20-K20)</f>
         <v/>
       </c>
       <c r="N20" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B21" s="13" t="n">
+      <c r="B21" s="11" t="n">
         <v>46240</v>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr"/>
       <c r="E21" s="4" t="inlineStr"/>
       <c r="F21" s="4">
         <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G21" s="4">
         <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H21" s="4">
         <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I21" s="4">
         <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5213,51 +6110,51 @@
       </c>
       <c r="M21" s="4">
         <f>MAX(0,J21-K21)</f>
         <v/>
       </c>
       <c r="N21" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="B22" s="13" t="n">
+      <c r="B22" s="11" t="n">
         <v>46241</v>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>August</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr"/>
       <c r="E22" s="4" t="inlineStr"/>
       <c r="F22" s="4">
         <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G22" s="4">
         <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H22" s="4">
         <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I22" s="4">
         <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5274,51 +6171,51 @@
       </c>
       <c r="M22" s="4">
         <f>MAX(0,J22-K22)</f>
         <v/>
       </c>
       <c r="N22" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>52</v>
       </c>
-      <c r="B23" s="13" t="n">
+      <c r="B23" s="11" t="n">
         <v>46380</v>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr"/>
       <c r="E23" s="4" t="inlineStr"/>
       <c r="F23" s="4">
         <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G23" s="4">
         <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H23" s="4">
         <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I23" s="4">
         <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5335,51 +6232,51 @@
       </c>
       <c r="M23" s="4">
         <f>MAX(0,J23-K23)</f>
         <v/>
       </c>
       <c r="N23" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B24" s="13" t="n">
+      <c r="B24" s="11" t="n">
         <v>46384</v>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr"/>
       <c r="E24" s="4" t="inlineStr"/>
       <c r="F24" s="4">
         <f>IF(J24="","",IF(J24&lt;0,"-","")&amp;INT(ABS(J24)/60)&amp;"h "&amp;TEXT(MOD(ABS(J24),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G24" s="4">
         <f>IF(K24="","",IF(K24&lt;0,"-","")&amp;INT(ABS(K24)/60)&amp;"h "&amp;TEXT(MOD(ABS(K24),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H24" s="4">
         <f>IF(L24="","",IF(L24&lt;0,"-","")&amp;INT(ABS(L24)/60)&amp;"h "&amp;TEXT(MOD(ABS(L24),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I24" s="4">
         <f>IF(M24="","",IF(M24&lt;0,"-","")&amp;INT(ABS(M24)/60)&amp;"h "&amp;TEXT(MOD(ABS(M24),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5396,51 +6293,51 @@
       </c>
       <c r="M24" s="4">
         <f>MAX(0,J24-K24)</f>
         <v/>
       </c>
       <c r="N24" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B25" s="13" t="n">
+      <c r="B25" s="11" t="n">
         <v>46385</v>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr"/>
       <c r="E25" s="4" t="inlineStr"/>
       <c r="F25" s="4">
         <f>IF(J25="","",IF(J25&lt;0,"-","")&amp;INT(ABS(J25)/60)&amp;"h "&amp;TEXT(MOD(ABS(J25),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G25" s="4">
         <f>IF(K25="","",IF(K25&lt;0,"-","")&amp;INT(ABS(K25)/60)&amp;"h "&amp;TEXT(MOD(ABS(K25),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H25" s="4">
         <f>IF(L25="","",IF(L25&lt;0,"-","")&amp;INT(ABS(L25)/60)&amp;"h "&amp;TEXT(MOD(ABS(L25),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I25" s="4">
         <f>IF(M25="","",IF(M25&lt;0,"-","")&amp;INT(ABS(M25)/60)&amp;"h "&amp;TEXT(MOD(ABS(M25),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5457,51 +6354,51 @@
       </c>
       <c r="M25" s="4">
         <f>MAX(0,J25-K25)</f>
         <v/>
       </c>
       <c r="N25" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B26" s="13" t="n">
+      <c r="B26" s="11" t="n">
         <v>46386</v>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr"/>
       <c r="E26" s="4" t="inlineStr"/>
       <c r="F26" s="4">
         <f>IF(J26="","",IF(J26&lt;0,"-","")&amp;INT(ABS(J26)/60)&amp;"h "&amp;TEXT(MOD(ABS(J26),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G26" s="4">
         <f>IF(K26="","",IF(K26&lt;0,"-","")&amp;INT(ABS(K26)/60)&amp;"h "&amp;TEXT(MOD(ABS(K26),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H26" s="4">
         <f>IF(L26="","",IF(L26&lt;0,"-","")&amp;INT(ABS(L26)/60)&amp;"h "&amp;TEXT(MOD(ABS(L26),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I26" s="4">
         <f>IF(M26="","",IF(M26&lt;0,"-","")&amp;INT(ABS(M26)/60)&amp;"h "&amp;TEXT(MOD(ABS(M26),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5518,51 +6415,51 @@
       </c>
       <c r="M26" s="4">
         <f>MAX(0,J26-K26)</f>
         <v/>
       </c>
       <c r="N26" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>53</v>
       </c>
-      <c r="B27" s="13" t="n">
+      <c r="B27" s="11" t="n">
         <v>46387</v>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Dezember</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr"/>
       <c r="E27" s="4" t="inlineStr"/>
       <c r="F27" s="4">
         <f>IF(J27="","",IF(J27&lt;0,"-","")&amp;INT(ABS(J27)/60)&amp;"h "&amp;TEXT(MOD(ABS(J27),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G27" s="4">
         <f>IF(K27="","",IF(K27&lt;0,"-","")&amp;INT(ABS(K27)/60)&amp;"h "&amp;TEXT(MOD(ABS(K27),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H27" s="4">
         <f>IF(L27="","",IF(L27&lt;0,"-","")&amp;INT(ABS(L27)/60)&amp;"h "&amp;TEXT(MOD(ABS(L27),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I27" s="4">
         <f>IF(M27="","",IF(M27&lt;0,"-","")&amp;INT(ABS(M27)/60)&amp;"h "&amp;TEXT(MOD(ABS(M27),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -5577,94 +6474,94 @@
         <f>K27-J27</f>
         <v/>
       </c>
       <c r="M27" s="4">
         <f>MAX(0,J27-K27)</f>
         <v/>
       </c>
       <c r="N27" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
-      <c r="A29" s="20" t="inlineStr">
+      <c r="A29" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B29" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F29" s="20">
+      <c r="B29" s="19" t="n"/>
+      <c r="C29" s="19" t="n"/>
+      <c r="D29" s="19" t="n"/>
+      <c r="E29" s="19" t="n"/>
+      <c r="F29" s="18">
         <f>IF(J29="","",IF(J29&lt;0,"-","")&amp;INT(ABS(J29)/60)&amp;"h "&amp;TEXT(MOD(ABS(J29),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="18">
         <f>IF(K29="","",IF(K29&lt;0,"-","")&amp;INT(ABS(K29)/60)&amp;"h "&amp;TEXT(MOD(ABS(K29),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="18">
         <f>IF(L29="","",IF(L29&lt;0,"-","")&amp;INT(ABS(L29)/60)&amp;"h "&amp;TEXT(MOD(ABS(L29),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="18">
         <f>IF(M29="","",IF(M29&lt;0,"-","")&amp;INT(ABS(M29)/60)&amp;"h "&amp;TEXT(MOD(ABS(M29),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="18">
         <f>SUM(J2:J27)</f>
         <v/>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="18">
         <f>SUM(K2:K27)</f>
         <v/>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="18">
         <f>SUM(L2:L27)</f>
         <v/>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="18">
         <f>SUM(M2:M27)</f>
         <v/>
       </c>
-      <c r="N29" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P29" s="21" t="n"/>
+      <c r="N29" s="19" t="n"/>
+      <c r="O29" s="19" t="n"/>
+      <c r="P29" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P27"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -5850,51 +6747,51 @@
     <cfRule type="expression" priority="51" dxfId="0">
       <formula>$L27&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="52" dxfId="1">
       <formula>$L27&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H29">
     <cfRule type="expression" priority="53" dxfId="0">
       <formula>$L29&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="54" dxfId="1">
       <formula>$L29&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
     <col width="16" customWidth="1" min="14" max="14"/>
     <col width="36" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
@@ -5960,388 +6857,526 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="18" t="n">
+      <c r="A2" s="16" t="n">
         <v>15</v>
       </c>
-      <c r="B2" s="19" t="n">
+      <c r="B2" s="17" t="n">
         <v>46120</v>
       </c>
-      <c r="C2" s="18" t="inlineStr">
+      <c r="C2" s="16" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D2" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="18">
+      <c r="D2" s="16" t="inlineStr"/>
+      <c r="E2" s="16" t="inlineStr"/>
+      <c r="F2" s="16">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="18">
+      <c r="G2" s="16">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H2" s="18">
+      <c r="H2" s="16">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="18">
+      <c r="I2" s="16">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="18" t="n">
+      <c r="J2" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="18">
+      <c r="K2" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="18">
+      <c r="L2" s="16">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="18">
+      <c r="M2" s="16">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="18" t="inlineStr">
+      <c r="N2" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O2" s="18" t="inlineStr">
+      <c r="O2" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P2" s="18" t="inlineStr">
+      <c r="P2" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="18" t="n">
+      <c r="A3" s="16" t="n">
         <v>18</v>
       </c>
-      <c r="B3" s="19" t="n">
+      <c r="B3" s="17" t="n">
         <v>46141</v>
       </c>
-      <c r="C3" s="18" t="inlineStr">
+      <c r="C3" s="16" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D3" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F3" s="18">
+      <c r="D3" s="16" t="inlineStr"/>
+      <c r="E3" s="16" t="inlineStr"/>
+      <c r="F3" s="16">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G3" s="18">
+      <c r="G3" s="16">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H3" s="18">
+      <c r="H3" s="16">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I3" s="18">
+      <c r="I3" s="16">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J3" s="18" t="n">
+      <c r="J3" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K3" s="18">
+      <c r="K3" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
         <v/>
       </c>
-      <c r="L3" s="18">
+      <c r="L3" s="16">
         <f>K3-J3</f>
         <v/>
       </c>
-      <c r="M3" s="18">
+      <c r="M3" s="16">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
-      <c r="N3" s="18" t="inlineStr">
+      <c r="N3" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O3" s="18" t="inlineStr">
+      <c r="O3" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P3" s="18" t="inlineStr">
+      <c r="P3" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="18" t="n">
+      <c r="A4" s="16" t="n">
         <v>21</v>
       </c>
-      <c r="B4" s="19" t="n">
+      <c r="B4" s="17" t="n">
         <v>46162</v>
       </c>
-      <c r="C4" s="18" t="inlineStr">
+      <c r="C4" s="16" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D4" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F4" s="18">
+      <c r="D4" s="16" t="inlineStr"/>
+      <c r="E4" s="16" t="inlineStr"/>
+      <c r="F4" s="16">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="18">
+      <c r="G4" s="16">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H4" s="18">
+      <c r="H4" s="16">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="18">
+      <c r="I4" s="16">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="18" t="n">
+      <c r="J4" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="18">
+      <c r="K4" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="18">
+      <c r="L4" s="16">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="18">
+      <c r="M4" s="16">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="18" t="inlineStr">
+      <c r="N4" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O4" s="18" t="inlineStr">
+      <c r="O4" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P4" s="18" t="inlineStr">
+      <c r="P4" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="18" t="n">
+      <c r="A5" s="16" t="n">
         <v>22</v>
       </c>
-      <c r="B5" s="19" t="n">
+      <c r="B5" s="17" t="n">
         <v>46169</v>
       </c>
-      <c r="C5" s="18" t="inlineStr">
+      <c r="C5" s="16" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D5" s="18" t="inlineStr">
+      <c r="D5" s="16" t="inlineStr">
         <is>
           <t>14:45</t>
         </is>
       </c>
-      <c r="E5" s="18" t="inlineStr">
+      <c r="E5" s="16" t="inlineStr">
         <is>
           <t>19:15</t>
         </is>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="16">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="16">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="16">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="18" t="n">
+      <c r="J5" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="16">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="16">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="18" t="inlineStr">
+      <c r="N5" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O5" s="18" t="inlineStr">
+      <c r="O5" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit, Probepräsentationen</t>
         </is>
       </c>
-      <c r="P5" s="18" t="inlineStr">
+      <c r="P5" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="6"/>
+    <row r="6">
+      <c r="A6" s="16" t="n">
+        <v>25</v>
+      </c>
+      <c r="B6" s="17" t="n">
+        <v>46190</v>
+      </c>
+      <c r="C6" s="16" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D6" s="16" t="inlineStr"/>
+      <c r="E6" s="16" t="inlineStr"/>
+      <c r="F6" s="16">
+        <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G6" s="16">
+        <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H6" s="16">
+        <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I6" s="16">
+        <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J6" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K6" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
+        <v/>
+      </c>
+      <c r="L6" s="16">
+        <f>K6-J6</f>
+        <v/>
+      </c>
+      <c r="M6" s="16">
+        <f>MAX(0,J6-K6)</f>
+        <v/>
+      </c>
+      <c r="N6" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O6" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P6" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
     <row r="7">
-      <c r="A7" s="20" t="inlineStr">
+      <c r="A7" s="16" t="n">
+        <v>28</v>
+      </c>
+      <c r="B7" s="17" t="n">
+        <v>46212</v>
+      </c>
+      <c r="C7" s="16" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D7" s="16" t="inlineStr"/>
+      <c r="E7" s="16" t="inlineStr"/>
+      <c r="F7" s="16">
+        <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G7" s="16">
+        <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H7" s="16">
+        <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I7" s="16">
+        <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J7" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K7" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
+        <v/>
+      </c>
+      <c r="L7" s="16">
+        <f>K7-J7</f>
+        <v/>
+      </c>
+      <c r="M7" s="16">
+        <f>MAX(0,J7-K7)</f>
+        <v/>
+      </c>
+      <c r="N7" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O7" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P7" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B7" s="21" t="n"/>
-[...37 lines deleted...]
-      <c r="P7" s="21" t="n"/>
+      <c r="B9" s="19" t="n"/>
+      <c r="C9" s="19" t="n"/>
+      <c r="D9" s="19" t="n"/>
+      <c r="E9" s="19" t="n"/>
+      <c r="F9" s="18">
+        <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G9" s="18">
+        <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H9" s="20">
+        <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I9" s="18">
+        <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J9" s="18">
+        <f>SUM(J2:J7)</f>
+        <v/>
+      </c>
+      <c r="K9" s="18">
+        <f>SUM(K2:K7)</f>
+        <v/>
+      </c>
+      <c r="L9" s="18">
+        <f>SUM(L2:L7)</f>
+        <v/>
+      </c>
+      <c r="M9" s="18">
+        <f>SUM(M2:M7)</f>
+        <v/>
+      </c>
+      <c r="N9" s="19" t="n"/>
+      <c r="O9" s="19" t="n"/>
+      <c r="P9" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P5"/>
+  <autoFilter ref="A1:P7"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
     <cfRule type="expression" priority="7" dxfId="0">
       <formula>$L5&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="8" dxfId="1">
       <formula>$L5&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H6">
+    <cfRule type="expression" priority="9" dxfId="0">
+      <formula>$L6&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="10" dxfId="1">
+      <formula>$L6&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H7">
-    <cfRule type="expression" priority="9" dxfId="0">
+    <cfRule type="expression" priority="11" dxfId="0">
       <formula>$L7&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="10" dxfId="1">
+    <cfRule type="expression" priority="12" dxfId="1">
       <formula>$L7&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9">
+    <cfRule type="expression" priority="13" dxfId="0">
+      <formula>$L9&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="1">
+      <formula>$L9&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="36" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
@@ -6383,62 +7418,62 @@
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Quelle</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Alle Daten wurden direkt aus SQLite gelesen.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J234"/>
+  <dimension ref="A1:J279"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="12" customWidth="1" min="3" max="3"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="22" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Monat</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Typ</t>
         </is>
       </c>
@@ -15274,1017 +16309,2952 @@
       <c r="E208" s="3" t="inlineStr"/>
       <c r="F208" s="3">
         <f>IF(J208="","",IF(J208&lt;0,"-","")&amp;INT(ABS(J208)/60)&amp;"h "&amp;TEXT(MOD(ABS(J208),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Pause</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Pause #pause</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J208" s="3" t="n">
         <v>-60</v>
       </c>
     </row>
     <row r="209">
-      <c r="A209" s="7" t="n">
+      <c r="A209" s="6" t="n">
         <v>46183</v>
       </c>
-      <c r="B209" s="8" t="inlineStr">
+      <c r="B209" s="3" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="C209" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D209" s="8" t="inlineStr">
+      <c r="C209" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D209" s="3" t="inlineStr">
         <is>
           <t>11:30</t>
         </is>
       </c>
-      <c r="E209" s="8" t="inlineStr"/>
-      <c r="F209" s="8">
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>17:45</t>
+        </is>
+      </c>
+      <c r="F209" s="3">
         <f>IF(J209="","",IF(J209&lt;0,"-","")&amp;INT(ABS(J209)/60)&amp;"h "&amp;TEXT(MOD(ABS(J209),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G209" s="8" t="inlineStr"/>
-[...7 lines deleted...]
-        <v>47</v>
+      <c r="G209" s="3" t="inlineStr"/>
+      <c r="H209" s="3" t="inlineStr"/>
+      <c r="I209" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>375</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6" t="n">
-        <v>46223</v>
+        <v>46184</v>
       </c>
       <c r="B210" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E210" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D210" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E210" s="3" t="inlineStr">
+        <is>
+          <t>11:15</t>
+        </is>
+      </c>
       <c r="F210" s="3">
         <f>IF(J210="","",IF(J210&lt;0,"-","")&amp;INT(ABS(J210)/60)&amp;"h "&amp;TEXT(MOD(ABS(J210),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Softwareprojekt 24FADP01, mobileOffice</t>
         </is>
       </c>
       <c r="H210" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Softwareprojekt 24FADP01, mobileOffice</t>
         </is>
       </c>
       <c r="I210" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J210" s="3" t="n">
-        <v>450</v>
+        <v>315</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="n">
-        <v>46224</v>
+        <v>46184</v>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr"/>
       <c r="E211" s="3" t="inlineStr"/>
       <c r="F211" s="3">
         <f>IF(J211="","",IF(J211&lt;0,"-","")&amp;INT(ABS(J211)/60)&amp;"h "&amp;TEXT(MOD(ABS(J211),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J211" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="n">
-        <v>46225</v>
+        <v>46184</v>
       </c>
       <c r="B212" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E212" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D212" s="3" t="inlineStr">
+        <is>
+          <t>12:15</t>
+        </is>
+      </c>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
       <c r="F212" s="3">
         <f>IF(J212="","",IF(J212&lt;0,"-","")&amp;INT(ABS(J212)/60)&amp;"h "&amp;TEXT(MOD(ABS(J212),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="H212" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="I212" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J212" s="3" t="n">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="n">
-        <v>46226</v>
+        <v>46185</v>
       </c>
       <c r="B213" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E213" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D213" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
       <c r="F213" s="3">
         <f>IF(J213="","",IF(J213&lt;0,"-","")&amp;INT(ABS(J213)/60)&amp;"h "&amp;TEXT(MOD(ABS(J213),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="H213" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="I213" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J213" s="3" t="n">
-        <v>450</v>
+        <v>570</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6" t="n">
-        <v>46227</v>
+        <v>46185</v>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr"/>
       <c r="E214" s="3" t="inlineStr"/>
       <c r="F214" s="3">
         <f>IF(J214="","",IF(J214&lt;0,"-","")&amp;INT(ABS(J214)/60)&amp;"h "&amp;TEXT(MOD(ABS(J214),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J214" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6" t="n">
-        <v>46230</v>
+        <v>46188</v>
       </c>
       <c r="B215" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D215" s="3" t="inlineStr"/>
       <c r="E215" s="3" t="inlineStr"/>
       <c r="F215" s="3">
         <f>IF(J215="","",IF(J215&lt;0,"-","")&amp;INT(ABS(J215)/60)&amp;"h "&amp;TEXT(MOD(ABS(J215),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Ausgleichstag</t>
         </is>
       </c>
       <c r="H215" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Ausgleichstag #ausgleichstag</t>
         </is>
       </c>
       <c r="I215" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J215" s="3" t="n">
-        <v>450</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6" t="n">
-        <v>46231</v>
+        <v>46189</v>
       </c>
       <c r="B216" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D216" s="3" t="inlineStr"/>
       <c r="E216" s="3" t="inlineStr"/>
       <c r="F216" s="3">
         <f>IF(J216="","",IF(J216&lt;0,"-","")&amp;INT(ABS(J216)/60)&amp;"h "&amp;TEXT(MOD(ABS(J216),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Ausgleichstag</t>
         </is>
       </c>
       <c r="H216" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Ausgleichstag #ausgleichstag</t>
         </is>
       </c>
       <c r="I216" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J216" s="3" t="n">
-        <v>450</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6" t="n">
-        <v>46232</v>
+        <v>46190</v>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr"/>
       <c r="E217" s="3" t="inlineStr"/>
       <c r="F217" s="3">
         <f>IF(J217="","",IF(J217&lt;0,"-","")&amp;INT(ABS(J217)/60)&amp;"h "&amp;TEXT(MOD(ABS(J217),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Altersfreizeit</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Altersfreizeit #altersfreizeit</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J217" s="3" t="n">
         <v>450</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6" t="n">
-        <v>46233</v>
+        <v>46191</v>
       </c>
       <c r="B218" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E218" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D218" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E218" s="3" t="inlineStr">
+        <is>
+          <t>14:45</t>
+        </is>
+      </c>
       <c r="F218" s="3">
         <f>IF(J218="","",IF(J218&lt;0,"-","")&amp;INT(ABS(J218)/60)&amp;"h "&amp;TEXT(MOD(ABS(J218),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="H218" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Büro #büro</t>
         </is>
       </c>
       <c r="I218" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J218" s="3" t="n">
-        <v>450</v>
+        <v>525</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="6" t="n">
-        <v>46234</v>
+        <v>46191</v>
       </c>
       <c r="B219" s="3" t="inlineStr">
         <is>
-          <t>Juli</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D219" s="3" t="inlineStr"/>
       <c r="E219" s="3" t="inlineStr"/>
       <c r="F219" s="3">
         <f>IF(J219="","",IF(J219&lt;0,"-","")&amp;INT(ABS(J219)/60)&amp;"h "&amp;TEXT(MOD(ABS(J219),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H219" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I219" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J219" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="6" t="n">
-        <v>46237</v>
+        <v>46192</v>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
-          <t>August</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E220" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D220" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E220" s="3" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
       <c r="F220" s="3">
         <f>IF(J220="","",IF(J220&lt;0,"-","")&amp;INT(ABS(J220)/60)&amp;"h "&amp;TEXT(MOD(ABS(J220),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Büro</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Büro #büro</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J220" s="3" t="n">
         <v>450</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="n">
-        <v>46238</v>
+        <v>46192</v>
       </c>
       <c r="B221" s="3" t="inlineStr">
         <is>
-          <t>August</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D221" s="3" t="inlineStr"/>
       <c r="E221" s="3" t="inlineStr"/>
       <c r="F221" s="3">
         <f>IF(J221="","",IF(J221&lt;0,"-","")&amp;INT(ABS(J221)/60)&amp;"h "&amp;TEXT(MOD(ABS(J221),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H221" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I221" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J221" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="n">
-        <v>46239</v>
+        <v>46195</v>
       </c>
       <c r="B222" s="3" t="inlineStr">
         <is>
-          <t>August</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E222" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D222" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E222" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
       <c r="F222" s="3">
         <f>IF(J222="","",IF(J222&lt;0,"-","")&amp;INT(ABS(J222)/60)&amp;"h "&amp;TEXT(MOD(ABS(J222),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="H222" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="I222" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J222" s="3" t="n">
-        <v>450</v>
+        <v>570</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="n">
-        <v>46240</v>
+        <v>46195</v>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
-          <t>August</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr"/>
       <c r="E223" s="3" t="inlineStr"/>
       <c r="F223" s="3">
         <f>IF(J223="","",IF(J223&lt;0,"-","")&amp;INT(ABS(J223)/60)&amp;"h "&amp;TEXT(MOD(ABS(J223),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J223" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6" t="n">
-        <v>46241</v>
+        <v>46196</v>
       </c>
       <c r="B224" s="3" t="inlineStr">
         <is>
-          <t>August</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E224" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D224" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E224" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
       <c r="F224" s="3">
         <f>IF(J224="","",IF(J224&lt;0,"-","")&amp;INT(ABS(J224)/60)&amp;"h "&amp;TEXT(MOD(ABS(J224),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="H224" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="I224" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J224" s="3" t="n">
-        <v>450</v>
+        <v>570</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="6" t="n">
-        <v>46298</v>
+        <v>46196</v>
       </c>
       <c r="B225" s="3" t="inlineStr">
         <is>
-          <t>Oktober</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr"/>
       <c r="E225" s="3" t="inlineStr"/>
       <c r="F225" s="3">
         <f>IF(J225="","",IF(J225&lt;0,"-","")&amp;INT(ABS(J225)/60)&amp;"h "&amp;TEXT(MOD(ABS(J225),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
-          <t>Feiertag</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H225" s="3" t="inlineStr">
         <is>
-          <t>Feiertag #feiertag</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I225" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J225" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6" t="n">
-        <v>46380</v>
+        <v>46197</v>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E226" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D226" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E226" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
       <c r="F226" s="3">
         <f>IF(J226="","",IF(J226&lt;0,"-","")&amp;INT(ABS(J226)/60)&amp;"h "&amp;TEXT(MOD(ABS(J226),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J226" s="3" t="n">
-        <v>225</v>
+        <v>585</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="n">
-        <v>46381</v>
+        <v>46197</v>
       </c>
       <c r="B227" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr"/>
       <c r="E227" s="3" t="inlineStr"/>
       <c r="F227" s="3">
         <f>IF(J227="","",IF(J227&lt;0,"-","")&amp;INT(ABS(J227)/60)&amp;"h "&amp;TEXT(MOD(ABS(J227),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
-          <t>Feiertag</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H227" s="3" t="inlineStr">
         <is>
-          <t>Feiertag #feiertag</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I227" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J227" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="n">
-        <v>46382</v>
+        <v>46198</v>
       </c>
       <c r="B228" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E228" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D228" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E228" s="3" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
       <c r="F228" s="3">
         <f>IF(J228="","",IF(J228&lt;0,"-","")&amp;INT(ABS(J228)/60)&amp;"h "&amp;TEXT(MOD(ABS(J228),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
-          <t>Feiertag</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="H228" s="3" t="inlineStr">
         <is>
-          <t>Feiertag #feiertag</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="I228" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J228" s="3" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="n">
-        <v>46384</v>
+        <v>46198</v>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr"/>
       <c r="E229" s="3" t="inlineStr"/>
       <c r="F229" s="3">
         <f>IF(J229="","",IF(J229&lt;0,"-","")&amp;INT(ABS(J229)/60)&amp;"h "&amp;TEXT(MOD(ABS(J229),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J229" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="n">
-        <v>46385</v>
+        <v>46199</v>
       </c>
       <c r="B230" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
-          <t>duration</t>
-[...3 lines deleted...]
-      <c r="E230" s="3" t="inlineStr"/>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D230" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E230" s="3" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
       <c r="F230" s="3">
         <f>IF(J230="","",IF(J230&lt;0,"-","")&amp;INT(ABS(J230)/60)&amp;"h "&amp;TEXT(MOD(ABS(J230),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="H230" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Robotik 24FA02 24FA03</t>
         </is>
       </c>
       <c r="I230" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J230" s="3" t="n">
-        <v>450</v>
+        <v>510</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="n">
-        <v>46386</v>
+        <v>46199</v>
       </c>
       <c r="B231" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D231" s="3" t="inlineStr"/>
       <c r="E231" s="3" t="inlineStr"/>
       <c r="F231" s="3">
         <f>IF(J231="","",IF(J231&lt;0,"-","")&amp;INT(ABS(J231)/60)&amp;"h "&amp;TEXT(MOD(ABS(J231),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
-          <t>Urlaub</t>
+          <t>Pause</t>
         </is>
       </c>
       <c r="H231" s="3" t="inlineStr">
         <is>
-          <t>Urlaub #urlaub</t>
+          <t>Pause #pause</t>
         </is>
       </c>
       <c r="I231" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
       <c r="J231" s="3" t="n">
-        <v>450</v>
+        <v>-60</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="n">
-        <v>46387</v>
+        <v>46202</v>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
-          <t>Dezember</t>
+          <t>Juni</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>duration</t>
         </is>
       </c>
       <c r="D232" s="3" t="inlineStr"/>
       <c r="E232" s="3" t="inlineStr"/>
       <c r="F232" s="3">
         <f>IF(J232="","",IF(J232&lt;0,"-","")&amp;INT(ABS(J232)/60)&amp;"h "&amp;TEXT(MOD(ABS(J232),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag #ausgleichstag</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="6" t="n">
+        <v>46203</v>
+      </c>
+      <c r="B233" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="C233" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D233" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E233" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F233" s="3">
+        <f>IF(J233="","",IF(J233&lt;0,"-","")&amp;INT(ABS(J233)/60)&amp;"h "&amp;TEXT(MOD(ABS(J233),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G233" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H233" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I233" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="6" t="n">
+        <v>46204</v>
+      </c>
+      <c r="B234" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C234" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D234" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E234" s="3" t="inlineStr">
+        <is>
+          <t>12:45</t>
+        </is>
+      </c>
+      <c r="F234" s="3">
+        <f>IF(J234="","",IF(J234&lt;0,"-","")&amp;INT(ABS(J234)/60)&amp;"h "&amp;TEXT(MOD(ABS(J234),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G234" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H234" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I234" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="6" t="n">
+        <v>46205</v>
+      </c>
+      <c r="B235" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C235" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="inlineStr">
+        <is>
+          <t>06:15</t>
+        </is>
+      </c>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>16:15</t>
+        </is>
+      </c>
+      <c r="F235" s="3">
+        <f>IF(J235="","",IF(J235&lt;0,"-","")&amp;INT(ABS(J235)/60)&amp;"h "&amp;TEXT(MOD(ABS(J235),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G235" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="H235" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="I235" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="6" t="n">
+        <v>46205</v>
+      </c>
+      <c r="B236" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C236" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D236" s="3" t="inlineStr"/>
+      <c r="E236" s="3" t="inlineStr"/>
+      <c r="F236" s="3">
+        <f>IF(J236="","",IF(J236&lt;0,"-","")&amp;INT(ABS(J236)/60)&amp;"h "&amp;TEXT(MOD(ABS(J236),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G236" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H236" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I236" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="6" t="n">
+        <v>46206</v>
+      </c>
+      <c r="B237" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C237" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D237" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F237" s="3">
+        <f>IF(J237="","",IF(J237&lt;0,"-","")&amp;INT(ABS(J237)/60)&amp;"h "&amp;TEXT(MOD(ABS(J237),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I237" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="6" t="n">
+        <v>46206</v>
+      </c>
+      <c r="B238" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C238" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D238" s="3" t="inlineStr"/>
+      <c r="E238" s="3" t="inlineStr"/>
+      <c r="F238" s="3">
+        <f>IF(J238="","",IF(J238&lt;0,"-","")&amp;INT(ABS(J238)/60)&amp;"h "&amp;TEXT(MOD(ABS(J238),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G238" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H238" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I238" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="6" t="n">
+        <v>46209</v>
+      </c>
+      <c r="B239" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C239" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D239" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E239" s="3" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F239" s="3">
+        <f>IF(J239="","",IF(J239&lt;0,"-","")&amp;INT(ABS(J239)/60)&amp;"h "&amp;TEXT(MOD(ABS(J239),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G239" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H239" s="3" t="inlineStr">
+        <is>
+          <t>Büro #büro</t>
+        </is>
+      </c>
+      <c r="I239" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="6" t="n">
+        <v>46209</v>
+      </c>
+      <c r="B240" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C240" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D240" s="3" t="inlineStr"/>
+      <c r="E240" s="3" t="inlineStr"/>
+      <c r="F240" s="3">
+        <f>IF(J240="","",IF(J240&lt;0,"-","")&amp;INT(ABS(J240)/60)&amp;"h "&amp;TEXT(MOD(ABS(J240),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G240" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H240" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I240" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="6" t="n">
+        <v>46210</v>
+      </c>
+      <c r="B241" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t>11:00</t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F241" s="3">
+        <f>IF(J241="","",IF(J241&lt;0,"-","")&amp;INT(ABS(J241)/60)&amp;"h "&amp;TEXT(MOD(ABS(J241),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G241" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I241" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="6" t="n">
+        <v>46210</v>
+      </c>
+      <c r="B242" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C242" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D242" s="3" t="inlineStr">
+        <is>
+          <t>07:00</t>
+        </is>
+      </c>
+      <c r="E242" s="3" t="inlineStr">
+        <is>
+          <t>10:15</t>
+        </is>
+      </c>
+      <c r="F242" s="3">
+        <f>IF(J242="","",IF(J242&lt;0,"-","")&amp;INT(ABS(J242)/60)&amp;"h "&amp;TEXT(MOD(ABS(J242),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G242" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="H242" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="I242" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="6" t="n">
+        <v>46211</v>
+      </c>
+      <c r="B243" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C243" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D243" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F243" s="3">
+        <f>IF(J243="","",IF(J243&lt;0,"-","")&amp;INT(ABS(J243)/60)&amp;"h "&amp;TEXT(MOD(ABS(J243),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H243" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I243" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="6" t="n">
+        <v>46211</v>
+      </c>
+      <c r="B244" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C244" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D244" s="3" t="inlineStr"/>
+      <c r="E244" s="3" t="inlineStr"/>
+      <c r="F244" s="3">
+        <f>IF(J244="","",IF(J244&lt;0,"-","")&amp;INT(ABS(J244)/60)&amp;"h "&amp;TEXT(MOD(ABS(J244),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G244" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H244" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I244" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="6" t="n">
+        <v>46212</v>
+      </c>
+      <c r="B245" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C245" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D245" s="3" t="inlineStr"/>
+      <c r="E245" s="3" t="inlineStr"/>
+      <c r="F245" s="3">
+        <f>IF(J245="","",IF(J245&lt;0,"-","")&amp;INT(ABS(J245)/60)&amp;"h "&amp;TEXT(MOD(ABS(J245),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G245" s="3" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="H245" s="3" t="inlineStr">
+        <is>
+          <t>Altersfreizeit #altersfreizeit</t>
+        </is>
+      </c>
+      <c r="I245" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="6" t="n">
+        <v>46213</v>
+      </c>
+      <c r="B246" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C246" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D246" s="3" t="inlineStr"/>
+      <c r="E246" s="3" t="inlineStr"/>
+      <c r="F246" s="3">
+        <f>IF(J246="","",IF(J246&lt;0,"-","")&amp;INT(ABS(J246)/60)&amp;"h "&amp;TEXT(MOD(ABS(J246),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G246" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="H246" s="3" t="inlineStr">
+        <is>
+          <t>Ausgleichstag #ausgleichstag</t>
+        </is>
+      </c>
+      <c r="I246" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="6" t="n">
+        <v>46217</v>
+      </c>
+      <c r="B247" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C247" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D247" s="3" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
+      <c r="F247" s="3">
+        <f>IF(J247="","",IF(J247&lt;0,"-","")&amp;INT(ABS(J247)/60)&amp;"h "&amp;TEXT(MOD(ABS(J247),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G247" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="6" t="n">
+        <v>46217</v>
+      </c>
+      <c r="B248" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C248" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D248" s="3" t="inlineStr"/>
+      <c r="E248" s="3" t="inlineStr"/>
+      <c r="F248" s="3">
+        <f>IF(J248="","",IF(J248&lt;0,"-","")&amp;INT(ABS(J248)/60)&amp;"h "&amp;TEXT(MOD(ABS(J248),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G248" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H248" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I248" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="6" t="n">
+        <v>46218</v>
+      </c>
+      <c r="B249" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C249" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D249" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F249" s="3">
+        <f>IF(J249="","",IF(J249&lt;0,"-","")&amp;INT(ABS(J249)/60)&amp;"h "&amp;TEXT(MOD(ABS(J249),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G249" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I249" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="6" t="n">
+        <v>46218</v>
+      </c>
+      <c r="B250" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C250" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D250" s="3" t="inlineStr"/>
+      <c r="E250" s="3" t="inlineStr"/>
+      <c r="F250" s="3">
+        <f>IF(J250="","",IF(J250&lt;0,"-","")&amp;INT(ABS(J250)/60)&amp;"h "&amp;TEXT(MOD(ABS(J250),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G250" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H250" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I250" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="6" t="n">
+        <v>46219</v>
+      </c>
+      <c r="B251" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C251" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D251" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E251" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F251" s="3">
+        <f>IF(J251="","",IF(J251&lt;0,"-","")&amp;INT(ABS(J251)/60)&amp;"h "&amp;TEXT(MOD(ABS(J251),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G251" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H251" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I251" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="6" t="n">
+        <v>46219</v>
+      </c>
+      <c r="B252" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C252" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D252" s="3" t="inlineStr"/>
+      <c r="E252" s="3" t="inlineStr"/>
+      <c r="F252" s="3">
+        <f>IF(J252="","",IF(J252&lt;0,"-","")&amp;INT(ABS(J252)/60)&amp;"h "&amp;TEXT(MOD(ABS(J252),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G252" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H252" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I252" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="6" t="n">
+        <v>46220</v>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>range</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F253" s="3">
+        <f>IF(J253="","",IF(J253&lt;0,"-","")&amp;INT(ABS(J253)/60)&amp;"h "&amp;TEXT(MOD(ABS(J253),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="6" t="n">
+        <v>46220</v>
+      </c>
+      <c r="B254" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C254" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D254" s="3" t="inlineStr"/>
+      <c r="E254" s="3" t="inlineStr"/>
+      <c r="F254" s="3">
+        <f>IF(J254="","",IF(J254&lt;0,"-","")&amp;INT(ABS(J254)/60)&amp;"h "&amp;TEXT(MOD(ABS(J254),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G254" s="3" t="inlineStr">
+        <is>
+          <t>Pause</t>
+        </is>
+      </c>
+      <c r="H254" s="3" t="inlineStr">
+        <is>
+          <t>Pause #pause</t>
+        </is>
+      </c>
+      <c r="I254" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="6" t="n">
+        <v>46223</v>
+      </c>
+      <c r="B255" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C255" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D255" s="3" t="inlineStr"/>
+      <c r="E255" s="3" t="inlineStr"/>
+      <c r="F255" s="3">
+        <f>IF(J255="","",IF(J255&lt;0,"-","")&amp;INT(ABS(J255)/60)&amp;"h "&amp;TEXT(MOD(ABS(J255),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G255" s="3" t="inlineStr">
+        <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="H232" s="3" t="inlineStr">
+      <c r="H255" s="3" t="inlineStr">
         <is>
           <t>Urlaub #urlaub</t>
         </is>
       </c>
-      <c r="I232" s="3" t="inlineStr">
+      <c r="I255" s="3" t="inlineStr">
         <is>
           <t>nein</t>
         </is>
       </c>
-      <c r="J232" s="3" t="n">
+      <c r="J255" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="6" t="n">
+        <v>46224</v>
+      </c>
+      <c r="B256" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C256" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D256" s="3" t="inlineStr"/>
+      <c r="E256" s="3" t="inlineStr"/>
+      <c r="F256" s="3">
+        <f>IF(J256="","",IF(J256&lt;0,"-","")&amp;INT(ABS(J256)/60)&amp;"h "&amp;TEXT(MOD(ABS(J256),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G256" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H256" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I256" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="6" t="n">
+        <v>46225</v>
+      </c>
+      <c r="B257" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C257" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="inlineStr"/>
+      <c r="E257" s="3" t="inlineStr"/>
+      <c r="F257" s="3">
+        <f>IF(J257="","",IF(J257&lt;0,"-","")&amp;INT(ABS(J257)/60)&amp;"h "&amp;TEXT(MOD(ABS(J257),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I257" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="6" t="n">
+        <v>46226</v>
+      </c>
+      <c r="B258" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C258" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D258" s="3" t="inlineStr"/>
+      <c r="E258" s="3" t="inlineStr"/>
+      <c r="F258" s="3">
+        <f>IF(J258="","",IF(J258&lt;0,"-","")&amp;INT(ABS(J258)/60)&amp;"h "&amp;TEXT(MOD(ABS(J258),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G258" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H258" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I258" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="6" t="n">
+        <v>46227</v>
+      </c>
+      <c r="B259" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C259" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="inlineStr"/>
+      <c r="E259" s="3" t="inlineStr"/>
+      <c r="F259" s="3">
+        <f>IF(J259="","",IF(J259&lt;0,"-","")&amp;INT(ABS(J259)/60)&amp;"h "&amp;TEXT(MOD(ABS(J259),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I259" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="6" t="n">
+        <v>46230</v>
+      </c>
+      <c r="B260" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C260" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D260" s="3" t="inlineStr"/>
+      <c r="E260" s="3" t="inlineStr"/>
+      <c r="F260" s="3">
+        <f>IF(J260="","",IF(J260&lt;0,"-","")&amp;INT(ABS(J260)/60)&amp;"h "&amp;TEXT(MOD(ABS(J260),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G260" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H260" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I260" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="6" t="n">
+        <v>46231</v>
+      </c>
+      <c r="B261" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C261" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="inlineStr"/>
+      <c r="E261" s="3" t="inlineStr"/>
+      <c r="F261" s="3">
+        <f>IF(J261="","",IF(J261&lt;0,"-","")&amp;INT(ABS(J261)/60)&amp;"h "&amp;TEXT(MOD(ABS(J261),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="6" t="n">
+        <v>46232</v>
+      </c>
+      <c r="B262" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C262" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D262" s="3" t="inlineStr"/>
+      <c r="E262" s="3" t="inlineStr"/>
+      <c r="F262" s="3">
+        <f>IF(J262="","",IF(J262&lt;0,"-","")&amp;INT(ABS(J262)/60)&amp;"h "&amp;TEXT(MOD(ABS(J262),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G262" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I262" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="6" t="n">
+        <v>46233</v>
+      </c>
+      <c r="B263" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C263" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D263" s="3" t="inlineStr"/>
+      <c r="E263" s="3" t="inlineStr"/>
+      <c r="F263" s="3">
+        <f>IF(J263="","",IF(J263&lt;0,"-","")&amp;INT(ABS(J263)/60)&amp;"h "&amp;TEXT(MOD(ABS(J263),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G263" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H263" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I263" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="6" t="n">
+        <v>46234</v>
+      </c>
+      <c r="B264" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="C264" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D264" s="3" t="inlineStr"/>
+      <c r="E264" s="3" t="inlineStr"/>
+      <c r="F264" s="3">
+        <f>IF(J264="","",IF(J264&lt;0,"-","")&amp;INT(ABS(J264)/60)&amp;"h "&amp;TEXT(MOD(ABS(J264),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G264" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H264" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I264" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="6" t="n">
+        <v>46237</v>
+      </c>
+      <c r="B265" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C265" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D265" s="3" t="inlineStr"/>
+      <c r="E265" s="3" t="inlineStr"/>
+      <c r="F265" s="3">
+        <f>IF(J265="","",IF(J265&lt;0,"-","")&amp;INT(ABS(J265)/60)&amp;"h "&amp;TEXT(MOD(ABS(J265),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I265" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="6" t="n">
+        <v>46238</v>
+      </c>
+      <c r="B266" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C266" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D266" s="3" t="inlineStr"/>
+      <c r="E266" s="3" t="inlineStr"/>
+      <c r="F266" s="3">
+        <f>IF(J266="","",IF(J266&lt;0,"-","")&amp;INT(ABS(J266)/60)&amp;"h "&amp;TEXT(MOD(ABS(J266),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G266" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I266" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="6" t="n">
+        <v>46239</v>
+      </c>
+      <c r="B267" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C267" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D267" s="3" t="inlineStr"/>
+      <c r="E267" s="3" t="inlineStr"/>
+      <c r="F267" s="3">
+        <f>IF(J267="","",IF(J267&lt;0,"-","")&amp;INT(ABS(J267)/60)&amp;"h "&amp;TEXT(MOD(ABS(J267),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G267" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H267" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I267" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="6" t="n">
+        <v>46240</v>
+      </c>
+      <c r="B268" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C268" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D268" s="3" t="inlineStr"/>
+      <c r="E268" s="3" t="inlineStr"/>
+      <c r="F268" s="3">
+        <f>IF(J268="","",IF(J268&lt;0,"-","")&amp;INT(ABS(J268)/60)&amp;"h "&amp;TEXT(MOD(ABS(J268),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G268" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H268" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I268" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="6" t="n">
+        <v>46241</v>
+      </c>
+      <c r="B269" s="3" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="C269" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D269" s="3" t="inlineStr"/>
+      <c r="E269" s="3" t="inlineStr"/>
+      <c r="F269" s="3">
+        <f>IF(J269="","",IF(J269&lt;0,"-","")&amp;INT(ABS(J269)/60)&amp;"h "&amp;TEXT(MOD(ABS(J269),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G269" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H269" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I269" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="6" t="n">
+        <v>46298</v>
+      </c>
+      <c r="B270" s="3" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="C270" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D270" s="3" t="inlineStr"/>
+      <c r="E270" s="3" t="inlineStr"/>
+      <c r="F270" s="3">
+        <f>IF(J270="","",IF(J270&lt;0,"-","")&amp;INT(ABS(J270)/60)&amp;"h "&amp;TEXT(MOD(ABS(J270),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G270" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="H270" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag #feiertag</t>
+        </is>
+      </c>
+      <c r="I270" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="6" t="n">
+        <v>46380</v>
+      </c>
+      <c r="B271" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C271" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D271" s="3" t="inlineStr"/>
+      <c r="E271" s="3" t="inlineStr"/>
+      <c r="F271" s="3">
+        <f>IF(J271="","",IF(J271&lt;0,"-","")&amp;INT(ABS(J271)/60)&amp;"h "&amp;TEXT(MOD(ABS(J271),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J271" s="3" t="n">
         <v>225</v>
       </c>
     </row>
-    <row r="233"/>
-[...1 lines deleted...]
-      <c r="A234" s="9" t="inlineStr">
+    <row r="272">
+      <c r="A272" s="6" t="n">
+        <v>46381</v>
+      </c>
+      <c r="B272" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C272" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D272" s="3" t="inlineStr"/>
+      <c r="E272" s="3" t="inlineStr"/>
+      <c r="F272" s="3">
+        <f>IF(J272="","",IF(J272&lt;0,"-","")&amp;INT(ABS(J272)/60)&amp;"h "&amp;TEXT(MOD(ABS(J272),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G272" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="H272" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag #feiertag</t>
+        </is>
+      </c>
+      <c r="I272" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="6" t="n">
+        <v>46382</v>
+      </c>
+      <c r="B273" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C273" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D273" s="3" t="inlineStr"/>
+      <c r="E273" s="3" t="inlineStr"/>
+      <c r="F273" s="3">
+        <f>IF(J273="","",IF(J273&lt;0,"-","")&amp;INT(ABS(J273)/60)&amp;"h "&amp;TEXT(MOD(ABS(J273),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G273" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="H273" s="3" t="inlineStr">
+        <is>
+          <t>Feiertag #feiertag</t>
+        </is>
+      </c>
+      <c r="I273" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="6" t="n">
+        <v>46384</v>
+      </c>
+      <c r="B274" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C274" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D274" s="3" t="inlineStr"/>
+      <c r="E274" s="3" t="inlineStr"/>
+      <c r="F274" s="3">
+        <f>IF(J274="","",IF(J274&lt;0,"-","")&amp;INT(ABS(J274)/60)&amp;"h "&amp;TEXT(MOD(ABS(J274),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G274" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H274" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I274" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="6" t="n">
+        <v>46385</v>
+      </c>
+      <c r="B275" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C275" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D275" s="3" t="inlineStr"/>
+      <c r="E275" s="3" t="inlineStr"/>
+      <c r="F275" s="3">
+        <f>IF(J275="","",IF(J275&lt;0,"-","")&amp;INT(ABS(J275)/60)&amp;"h "&amp;TEXT(MOD(ABS(J275),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G275" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H275" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I275" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="6" t="n">
+        <v>46386</v>
+      </c>
+      <c r="B276" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C276" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D276" s="3" t="inlineStr"/>
+      <c r="E276" s="3" t="inlineStr"/>
+      <c r="F276" s="3">
+        <f>IF(J276="","",IF(J276&lt;0,"-","")&amp;INT(ABS(J276)/60)&amp;"h "&amp;TEXT(MOD(ABS(J276),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G276" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H276" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I276" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="6" t="n">
+        <v>46387</v>
+      </c>
+      <c r="B277" s="3" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="C277" s="3" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="D277" s="3" t="inlineStr"/>
+      <c r="E277" s="3" t="inlineStr"/>
+      <c r="F277" s="3">
+        <f>IF(J277="","",IF(J277&lt;0,"-","")&amp;INT(ABS(J277)/60)&amp;"h "&amp;TEXT(MOD(ABS(J277),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G277" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>Urlaub #urlaub</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>nein</t>
+        </is>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="278"/>
+    <row r="279">
+      <c r="A279" s="7" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B234" s="10" t="n"/>
-[...11 lines deleted...]
-        <f>SUM(J2:J232)</f>
+      <c r="B279" s="8" t="n"/>
+      <c r="C279" s="8" t="n"/>
+      <c r="D279" s="8" t="n"/>
+      <c r="E279" s="8" t="n"/>
+      <c r="F279" s="7">
+        <f>IF(J279="","",IF(J279&lt;0,"-","")&amp;INT(ABS(J279)/60)&amp;"h "&amp;TEXT(MOD(ABS(J279),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G279" s="8" t="n"/>
+      <c r="H279" s="8" t="n"/>
+      <c r="I279" s="8" t="n"/>
+      <c r="J279" s="8">
+        <f>SUM(J2:J277)</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J232"/>
+  <autoFilter ref="A1:J277"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P140"/>
+  <dimension ref="A1:P166"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
     <col width="28" customWidth="1" min="14" max="14"/>
     <col width="36" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
@@ -16350,115 +19320,115 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="11" t="n">
+      <c r="A2" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="12" t="n">
+      <c r="B2" s="10" t="n">
         <v>46023</v>
       </c>
-      <c r="C2" s="11" t="inlineStr">
+      <c r="C2" s="9" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D2" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="11">
+      <c r="D2" s="9" t="inlineStr"/>
+      <c r="E2" s="9" t="inlineStr"/>
+      <c r="F2" s="9">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="11">
+      <c r="G2" s="9">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="4">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="11">
+      <c r="I2" s="9">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="11" t="n">
+      <c r="J2" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="11">
+      <c r="K2" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="11">
+      <c r="L2" s="9">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="11">
+      <c r="M2" s="9">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="11" t="inlineStr">
+      <c r="N2" s="9" t="inlineStr">
         <is>
           <t>Neujahr</t>
         </is>
       </c>
-      <c r="O2" s="11" t="inlineStr">
+      <c r="O2" s="9" t="inlineStr">
         <is>
           <t>Überstunden, Feiertag</t>
         </is>
       </c>
-      <c r="P2" s="11" t="inlineStr">
+      <c r="P2" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>1</v>
       </c>
-      <c r="B3" s="13" t="n">
+      <c r="B3" s="11" t="n">
         <v>46024</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G3" s="4">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H3" s="4">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I3" s="4">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -16472,389 +19442,389 @@
       <c r="L3" s="4">
         <f>K3-J3</f>
         <v/>
       </c>
       <c r="M3" s="4">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="14" t="n">
+      <c r="A4" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="15" t="n">
+      <c r="B4" s="13" t="n">
         <v>46027</v>
       </c>
-      <c r="C4" s="14" t="inlineStr">
+      <c r="C4" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D4" s="14" t="inlineStr">
+      <c r="D4" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E4" s="14" t="inlineStr">
+      <c r="E4" s="12" t="inlineStr">
         <is>
           <t>15:15</t>
         </is>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="12">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="12">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="4">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="12">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="14" t="n">
+      <c r="J4" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="14" t="inlineStr">
+      <c r="N4" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O4" s="14" t="inlineStr">
+      <c r="O4" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P4" s="14" t="inlineStr">
+      <c r="P4" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="14" t="n">
+      <c r="A5" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B5" s="15" t="n">
+      <c r="B5" s="13" t="n">
         <v>46028</v>
       </c>
-      <c r="C5" s="14" t="inlineStr">
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D5" s="14" t="inlineStr">
+      <c r="D5" s="12" t="inlineStr">
         <is>
           <t>09:45</t>
         </is>
       </c>
-      <c r="E5" s="14" t="inlineStr">
+      <c r="E5" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="12">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="12">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="5">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="12">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="14" t="n">
+      <c r="J5" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="14" t="inlineStr">
+      <c r="N5" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O5" s="14" t="inlineStr">
+      <c r="O5" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P5" s="14" t="inlineStr">
+      <c r="P5" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="14" t="n">
+      <c r="A6" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B6" s="15" t="n">
+      <c r="B6" s="13" t="n">
         <v>46029</v>
       </c>
-      <c r="C6" s="14" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D6" s="14" t="inlineStr">
+      <c r="D6" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E6" s="14" t="inlineStr">
+      <c r="E6" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="12">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="12">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="12">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J6" s="14" t="n">
+      <c r="J6" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
         <v/>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="12">
         <f>K6-J6</f>
         <v/>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="12">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
-      <c r="N6" s="14" t="inlineStr">
+      <c r="N6" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O6" s="14" t="inlineStr">
+      <c r="O6" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P6" s="14" t="inlineStr">
+      <c r="P6" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="14" t="n">
+      <c r="A7" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B7" s="15" t="n">
+      <c r="B7" s="13" t="n">
         <v>46030</v>
       </c>
-      <c r="C7" s="14" t="inlineStr">
+      <c r="C7" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D7" s="14" t="inlineStr">
+      <c r="D7" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E7" s="14" t="inlineStr">
+      <c r="E7" s="12" t="inlineStr">
         <is>
           <t>14:15</t>
         </is>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="12">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="12">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="5">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="12">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J7" s="14" t="n">
+      <c r="J7" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
         <v/>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="12">
         <f>K7-J7</f>
         <v/>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="12">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
-      <c r="N7" s="14" t="inlineStr">
+      <c r="N7" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O7" s="14" t="inlineStr">
+      <c r="O7" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P7" s="14" t="inlineStr">
+      <c r="P7" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="14" t="n">
+      <c r="A8" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B8" s="15" t="n">
+      <c r="B8" s="13" t="n">
         <v>46031</v>
       </c>
-      <c r="C8" s="14" t="inlineStr">
+      <c r="C8" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D8" s="14" t="inlineStr">
+      <c r="D8" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E8" s="14" t="inlineStr">
+      <c r="E8" s="12" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="12">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="12">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="5">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="12">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="14" t="n">
+      <c r="J8" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="12">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="12">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="14" t="inlineStr">
+      <c r="N8" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O8" s="14" t="inlineStr">
+      <c r="O8" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P8" s="14" t="inlineStr">
+      <c r="P8" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="n">
         <v>46034</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>14:30</t>
@@ -16958,51 +19928,51 @@
       </c>
       <c r="M10" s="3">
         <f>MAX(0,J10-K10)</f>
         <v/>
       </c>
       <c r="N10" s="3" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
       <c r="O10" s="3" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P10" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="13" t="n">
+      <c r="B11" s="11" t="n">
         <v>46037</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4">
         <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G11" s="4">
         <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H11" s="4">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I11" s="4">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -17019,51 +19989,51 @@
       </c>
       <c r="M11" s="4">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
       <c r="N11" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>3</v>
       </c>
-      <c r="B12" s="13" t="n">
+      <c r="B12" s="11" t="n">
         <v>46038</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr"/>
       <c r="E12" s="4" t="inlineStr"/>
       <c r="F12" s="4">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G12" s="4">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="4">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I12" s="4">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -17077,389 +20047,389 @@
       <c r="L12" s="4">
         <f>K12-J12</f>
         <v/>
       </c>
       <c r="M12" s="4">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
       <c r="N12" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="14" t="n">
+      <c r="A13" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B13" s="15" t="n">
+      <c r="B13" s="13" t="n">
         <v>46041</v>
       </c>
-      <c r="C13" s="14" t="inlineStr">
+      <c r="C13" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D13" s="14" t="inlineStr">
+      <c r="D13" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E13" s="14" t="inlineStr">
+      <c r="E13" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="12">
         <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H13" s="4">
         <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="12">
         <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J13" s="14" t="n">
+      <c r="J13" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
         <v/>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <f>K13-J13</f>
         <v/>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
-      <c r="N13" s="14" t="inlineStr">
+      <c r="N13" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O13" s="14" t="inlineStr">
+      <c r="O13" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P13" s="14" t="inlineStr">
+      <c r="P13" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="14" t="n">
+      <c r="A14" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B14" s="15" t="n">
+      <c r="B14" s="13" t="n">
         <v>46042</v>
       </c>
-      <c r="C14" s="14" t="inlineStr">
+      <c r="C14" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D14" s="14" t="inlineStr">
+      <c r="D14" s="12" t="inlineStr">
         <is>
           <t>05:45</t>
         </is>
       </c>
-      <c r="E14" s="14" t="inlineStr">
+      <c r="E14" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="12">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="4">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="12">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J14" s="14" t="n">
+      <c r="J14" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
         <v/>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <f>K14-J14</f>
         <v/>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
-      <c r="N14" s="14" t="inlineStr">
+      <c r="N14" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O14" s="14" t="inlineStr">
+      <c r="O14" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P14" s="14" t="inlineStr">
+      <c r="P14" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="n">
+      <c r="A15" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B15" s="15" t="n">
+      <c r="B15" s="13" t="n">
         <v>46043</v>
       </c>
-      <c r="C15" s="14" t="inlineStr">
+      <c r="C15" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D15" s="14" t="inlineStr">
+      <c r="D15" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E15" s="14" t="inlineStr">
+      <c r="E15" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="12">
         <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="12">
         <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H15" s="4">
         <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="12">
         <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J15" s="14" t="n">
+      <c r="J15" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
         <v/>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="12">
         <f>K15-J15</f>
         <v/>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="12">
         <f>MAX(0,J15-K15)</f>
         <v/>
       </c>
-      <c r="N15" s="14" t="inlineStr">
+      <c r="N15" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O15" s="14" t="inlineStr">
+      <c r="O15" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P15" s="14" t="inlineStr">
+      <c r="P15" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="14" t="n">
+      <c r="A16" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B16" s="15" t="n">
+      <c r="B16" s="13" t="n">
         <v>46044</v>
       </c>
-      <c r="C16" s="14" t="inlineStr">
+      <c r="C16" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D16" s="14" t="inlineStr">
+      <c r="D16" s="12" t="inlineStr">
         <is>
           <t>06:45</t>
         </is>
       </c>
-      <c r="E16" s="14" t="inlineStr">
+      <c r="E16" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="12">
         <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="12">
         <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H16" s="4">
         <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="12">
         <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J16" s="14" t="n">
+      <c r="J16" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
         <v/>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="12">
         <f>K16-J16</f>
         <v/>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="12">
         <f>MAX(0,J16-K16)</f>
         <v/>
       </c>
-      <c r="N16" s="14" t="inlineStr">
+      <c r="N16" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O16" s="14" t="inlineStr">
+      <c r="O16" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P16" s="14" t="inlineStr">
+      <c r="P16" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="14" t="n">
+      <c r="A17" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B17" s="15" t="n">
+      <c r="B17" s="13" t="n">
         <v>46045</v>
       </c>
-      <c r="C17" s="14" t="inlineStr">
+      <c r="C17" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D17" s="14" t="inlineStr">
+      <c r="D17" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E17" s="14" t="inlineStr">
+      <c r="E17" s="12" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="12">
         <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="12">
         <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H17" s="4">
         <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="12">
         <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J17" s="14" t="n">
+      <c r="J17" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B17)</f>
         <v/>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="12">
         <f>K17-J17</f>
         <v/>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="12">
         <f>MAX(0,J17-K17)</f>
         <v/>
       </c>
-      <c r="N17" s="14" t="inlineStr">
+      <c r="N17" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O17" s="14" t="inlineStr">
+      <c r="O17" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P17" s="14" t="inlineStr">
+      <c r="P17" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B18" s="6" t="n">
         <v>46048</v>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -17767,442 +20737,442 @@
       <c r="L22" s="3">
         <f>K22-J22</f>
         <v/>
       </c>
       <c r="M22" s="3">
         <f>MAX(0,J22-K22)</f>
         <v/>
       </c>
       <c r="N22" s="3" t="inlineStr">
         <is>
           <t>SWE - Java 25FADP01</t>
         </is>
       </c>
       <c r="O22" s="3" t="inlineStr">
         <is>
           <t>SWE - Java 25FADP01, Pause</t>
         </is>
       </c>
       <c r="P22" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="n">
+      <c r="A23" s="14" t="n">
         <v>6</v>
       </c>
-      <c r="B23" s="17" t="n">
+      <c r="B23" s="15" t="n">
         <v>46055</v>
       </c>
-      <c r="C23" s="16" t="inlineStr">
+      <c r="C23" s="14" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D23" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F23" s="16">
+      <c r="D23" s="14" t="inlineStr"/>
+      <c r="E23" s="14" t="inlineStr"/>
+      <c r="F23" s="14">
         <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="14">
         <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H23" s="5">
         <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="14">
         <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J23" s="16" t="n">
+      <c r="J23" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K23" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B23)</f>
         <v/>
       </c>
-      <c r="L23" s="16">
+      <c r="L23" s="14">
         <f>K23-J23</f>
         <v/>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="14">
         <f>MAX(0,J23-K23)</f>
         <v/>
       </c>
-      <c r="N23" s="16" t="inlineStr">
+      <c r="N23" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O23" s="16" t="inlineStr">
+      <c r="O23" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P23" s="16" t="inlineStr">
+      <c r="P23" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="14" t="n">
+      <c r="A24" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B24" s="15" t="n">
+      <c r="B24" s="13" t="n">
         <v>46056</v>
       </c>
-      <c r="C24" s="14" t="inlineStr">
+      <c r="C24" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D24" s="14" t="inlineStr">
+      <c r="D24" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E24" s="14" t="inlineStr">
+      <c r="E24" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="12">
         <f>IF(J24="","",IF(J24&lt;0,"-","")&amp;INT(ABS(J24)/60)&amp;"h "&amp;TEXT(MOD(ABS(J24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="12">
         <f>IF(K24="","",IF(K24&lt;0,"-","")&amp;INT(ABS(K24)/60)&amp;"h "&amp;TEXT(MOD(ABS(K24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H24" s="14">
+      <c r="H24" s="12">
         <f>IF(L24="","",IF(L24&lt;0,"-","")&amp;INT(ABS(L24)/60)&amp;"h "&amp;TEXT(MOD(ABS(L24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I24" s="14">
+      <c r="I24" s="12">
         <f>IF(M24="","",IF(M24&lt;0,"-","")&amp;INT(ABS(M24)/60)&amp;"h "&amp;TEXT(MOD(ABS(M24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J24" s="14" t="n">
+      <c r="J24" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B24)</f>
         <v/>
       </c>
-      <c r="L24" s="14">
+      <c r="L24" s="12">
         <f>K24-J24</f>
         <v/>
       </c>
-      <c r="M24" s="14">
+      <c r="M24" s="12">
         <f>MAX(0,J24-K24)</f>
         <v/>
       </c>
-      <c r="N24" s="14" t="inlineStr">
+      <c r="N24" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O24" s="14" t="inlineStr">
+      <c r="O24" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P24" s="14" t="inlineStr">
+      <c r="P24" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="14" t="n">
+      <c r="A25" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B25" s="15" t="n">
+      <c r="B25" s="13" t="n">
         <v>46057</v>
       </c>
-      <c r="C25" s="14" t="inlineStr">
+      <c r="C25" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D25" s="14" t="inlineStr">
+      <c r="D25" s="12" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
-      <c r="E25" s="14" t="inlineStr">
+      <c r="E25" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="12">
         <f>IF(J25="","",IF(J25&lt;0,"-","")&amp;INT(ABS(J25)/60)&amp;"h "&amp;TEXT(MOD(ABS(J25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="12">
         <f>IF(K25="","",IF(K25&lt;0,"-","")&amp;INT(ABS(K25)/60)&amp;"h "&amp;TEXT(MOD(ABS(K25),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H25" s="5">
         <f>IF(L25="","",IF(L25&lt;0,"-","")&amp;INT(ABS(L25)/60)&amp;"h "&amp;TEXT(MOD(ABS(L25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="12">
         <f>IF(M25="","",IF(M25&lt;0,"-","")&amp;INT(ABS(M25)/60)&amp;"h "&amp;TEXT(MOD(ABS(M25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J25" s="14" t="n">
+      <c r="J25" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B25)</f>
         <v/>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="12">
         <f>K25-J25</f>
         <v/>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="12">
         <f>MAX(0,J25-K25)</f>
         <v/>
       </c>
-      <c r="N25" s="14" t="inlineStr">
+      <c r="N25" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O25" s="14" t="inlineStr">
+      <c r="O25" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P25" s="14" t="inlineStr">
+      <c r="P25" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="14" t="n">
+      <c r="A26" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B26" s="15" t="n">
+      <c r="B26" s="13" t="n">
         <v>46058</v>
       </c>
-      <c r="C26" s="14" t="inlineStr">
+      <c r="C26" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D26" s="14" t="inlineStr">
+      <c r="D26" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E26" s="14" t="inlineStr">
+      <c r="E26" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="12">
         <f>IF(J26="","",IF(J26&lt;0,"-","")&amp;INT(ABS(J26)/60)&amp;"h "&amp;TEXT(MOD(ABS(J26),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="12">
         <f>IF(K26="","",IF(K26&lt;0,"-","")&amp;INT(ABS(K26)/60)&amp;"h "&amp;TEXT(MOD(ABS(K26),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H26" s="4">
         <f>IF(L26="","",IF(L26&lt;0,"-","")&amp;INT(ABS(L26)/60)&amp;"h "&amp;TEXT(MOD(ABS(L26),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="12">
         <f>IF(M26="","",IF(M26&lt;0,"-","")&amp;INT(ABS(M26)/60)&amp;"h "&amp;TEXT(MOD(ABS(M26),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J26" s="14" t="n">
+      <c r="J26" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B26)</f>
         <v/>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="12">
         <f>K26-J26</f>
         <v/>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="12">
         <f>MAX(0,J26-K26)</f>
         <v/>
       </c>
-      <c r="N26" s="14" t="inlineStr">
+      <c r="N26" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O26" s="14" t="inlineStr">
+      <c r="O26" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P26" s="14" t="inlineStr">
+      <c r="P26" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="14" t="n">
+      <c r="A27" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B27" s="15" t="n">
+      <c r="B27" s="13" t="n">
         <v>46059</v>
       </c>
-      <c r="C27" s="14" t="inlineStr">
+      <c r="C27" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D27" s="14" t="inlineStr">
+      <c r="D27" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E27" s="14" t="inlineStr">
+      <c r="E27" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="12">
         <f>IF(J27="","",IF(J27&lt;0,"-","")&amp;INT(ABS(J27)/60)&amp;"h "&amp;TEXT(MOD(ABS(J27),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="12">
         <f>IF(K27="","",IF(K27&lt;0,"-","")&amp;INT(ABS(K27)/60)&amp;"h "&amp;TEXT(MOD(ABS(K27),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H27" s="5">
         <f>IF(L27="","",IF(L27&lt;0,"-","")&amp;INT(ABS(L27)/60)&amp;"h "&amp;TEXT(MOD(ABS(L27),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="12">
         <f>IF(M27="","",IF(M27&lt;0,"-","")&amp;INT(ABS(M27)/60)&amp;"h "&amp;TEXT(MOD(ABS(M27),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J27" s="14" t="n">
+      <c r="J27" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B27)</f>
         <v/>
       </c>
-      <c r="L27" s="14">
+      <c r="L27" s="12">
         <f>K27-J27</f>
         <v/>
       </c>
-      <c r="M27" s="14">
+      <c r="M27" s="12">
         <f>MAX(0,J27-K27)</f>
         <v/>
       </c>
-      <c r="N27" s="14" t="inlineStr">
+      <c r="N27" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O27" s="14" t="inlineStr">
+      <c r="O27" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P27" s="14" t="inlineStr">
+      <c r="P27" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="n">
+      <c r="A28" s="14" t="n">
         <v>7</v>
       </c>
-      <c r="B28" s="17" t="n">
+      <c r="B28" s="15" t="n">
         <v>46062</v>
       </c>
-      <c r="C28" s="16" t="inlineStr">
+      <c r="C28" s="14" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D28" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F28" s="16">
+      <c r="D28" s="14" t="inlineStr"/>
+      <c r="E28" s="14" t="inlineStr"/>
+      <c r="F28" s="14">
         <f>IF(J28="","",IF(J28&lt;0,"-","")&amp;INT(ABS(J28)/60)&amp;"h "&amp;TEXT(MOD(ABS(J28),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G28" s="16">
+      <c r="G28" s="14">
         <f>IF(K28="","",IF(K28&lt;0,"-","")&amp;INT(ABS(K28)/60)&amp;"h "&amp;TEXT(MOD(ABS(K28),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H28" s="5">
         <f>IF(L28="","",IF(L28&lt;0,"-","")&amp;INT(ABS(L28)/60)&amp;"h "&amp;TEXT(MOD(ABS(L28),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="14">
         <f>IF(M28="","",IF(M28&lt;0,"-","")&amp;INT(ABS(M28)/60)&amp;"h "&amp;TEXT(MOD(ABS(M28),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J28" s="16" t="n">
+      <c r="J28" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K28" s="16">
+      <c r="K28" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B28)</f>
         <v/>
       </c>
-      <c r="L28" s="16">
+      <c r="L28" s="14">
         <f>K28-J28</f>
         <v/>
       </c>
-      <c r="M28" s="16">
+      <c r="M28" s="14">
         <f>MAX(0,J28-K28)</f>
         <v/>
       </c>
-      <c r="N28" s="16" t="inlineStr">
+      <c r="N28" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O28" s="16" t="inlineStr">
+      <c r="O28" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P28" s="16" t="inlineStr">
+      <c r="P28" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B29" s="6" t="n">
         <v>46063</v>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -18441,381 +21411,381 @@
       <c r="L32" s="3">
         <f>K32-J32</f>
         <v/>
       </c>
       <c r="M32" s="3">
         <f>MAX(0,J32-K32)</f>
         <v/>
       </c>
       <c r="N32" s="3" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
       <c r="O32" s="3" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P32" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="14" t="n">
+      <c r="A33" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B33" s="15" t="n">
+      <c r="B33" s="13" t="n">
         <v>46069</v>
       </c>
-      <c r="C33" s="14" t="inlineStr">
+      <c r="C33" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D33" s="14" t="inlineStr">
+      <c r="D33" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E33" s="14" t="inlineStr">
+      <c r="E33" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F33" s="14">
+      <c r="F33" s="12">
         <f>IF(J33="","",IF(J33&lt;0,"-","")&amp;INT(ABS(J33)/60)&amp;"h "&amp;TEXT(MOD(ABS(J33),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G33" s="14">
+      <c r="G33" s="12">
         <f>IF(K33="","",IF(K33&lt;0,"-","")&amp;INT(ABS(K33)/60)&amp;"h "&amp;TEXT(MOD(ABS(K33),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H33" s="4">
         <f>IF(L33="","",IF(L33&lt;0,"-","")&amp;INT(ABS(L33)/60)&amp;"h "&amp;TEXT(MOD(ABS(L33),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I33" s="14">
+      <c r="I33" s="12">
         <f>IF(M33="","",IF(M33&lt;0,"-","")&amp;INT(ABS(M33)/60)&amp;"h "&amp;TEXT(MOD(ABS(M33),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J33" s="14" t="n">
+      <c r="J33" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K33" s="14">
+      <c r="K33" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B33)</f>
         <v/>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="12">
         <f>K33-J33</f>
         <v/>
       </c>
-      <c r="M33" s="14">
+      <c r="M33" s="12">
         <f>MAX(0,J33-K33)</f>
         <v/>
       </c>
-      <c r="N33" s="14" t="inlineStr">
+      <c r="N33" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O33" s="14" t="inlineStr">
+      <c r="O33" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P33" s="14" t="inlineStr">
+      <c r="P33" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="14" t="n">
+      <c r="A34" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B34" s="15" t="n">
+      <c r="B34" s="13" t="n">
         <v>46070</v>
       </c>
-      <c r="C34" s="14" t="inlineStr">
+      <c r="C34" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D34" s="14" t="inlineStr">
+      <c r="D34" s="12" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="E34" s="14" t="inlineStr">
+      <c r="E34" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F34" s="14">
+      <c r="F34" s="12">
         <f>IF(J34="","",IF(J34&lt;0,"-","")&amp;INT(ABS(J34)/60)&amp;"h "&amp;TEXT(MOD(ABS(J34),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G34" s="14">
+      <c r="G34" s="12">
         <f>IF(K34="","",IF(K34&lt;0,"-","")&amp;INT(ABS(K34)/60)&amp;"h "&amp;TEXT(MOD(ABS(K34),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H34" s="5">
         <f>IF(L34="","",IF(L34&lt;0,"-","")&amp;INT(ABS(L34)/60)&amp;"h "&amp;TEXT(MOD(ABS(L34),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I34" s="14">
+      <c r="I34" s="12">
         <f>IF(M34="","",IF(M34&lt;0,"-","")&amp;INT(ABS(M34)/60)&amp;"h "&amp;TEXT(MOD(ABS(M34),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J34" s="14" t="n">
+      <c r="J34" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K34" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B34)</f>
         <v/>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="12">
         <f>K34-J34</f>
         <v/>
       </c>
-      <c r="M34" s="14">
+      <c r="M34" s="12">
         <f>MAX(0,J34-K34)</f>
         <v/>
       </c>
-      <c r="N34" s="14" t="inlineStr">
+      <c r="N34" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O34" s="14" t="inlineStr">
+      <c r="O34" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P34" s="14" t="inlineStr">
+      <c r="P34" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="14" t="n">
+      <c r="A35" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B35" s="15" t="n">
+      <c r="B35" s="13" t="n">
         <v>46071</v>
       </c>
-      <c r="C35" s="14" t="inlineStr">
+      <c r="C35" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D35" s="14" t="inlineStr">
+      <c r="D35" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E35" s="14" t="inlineStr">
+      <c r="E35" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F35" s="14">
+      <c r="F35" s="12">
         <f>IF(J35="","",IF(J35&lt;0,"-","")&amp;INT(ABS(J35)/60)&amp;"h "&amp;TEXT(MOD(ABS(J35),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G35" s="14">
+      <c r="G35" s="12">
         <f>IF(K35="","",IF(K35&lt;0,"-","")&amp;INT(ABS(K35)/60)&amp;"h "&amp;TEXT(MOD(ABS(K35),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H35" s="4">
         <f>IF(L35="","",IF(L35&lt;0,"-","")&amp;INT(ABS(L35)/60)&amp;"h "&amp;TEXT(MOD(ABS(L35),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I35" s="14">
+      <c r="I35" s="12">
         <f>IF(M35="","",IF(M35&lt;0,"-","")&amp;INT(ABS(M35)/60)&amp;"h "&amp;TEXT(MOD(ABS(M35),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J35" s="14" t="n">
+      <c r="J35" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K35" s="14">
+      <c r="K35" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B35)</f>
         <v/>
       </c>
-      <c r="L35" s="14">
+      <c r="L35" s="12">
         <f>K35-J35</f>
         <v/>
       </c>
-      <c r="M35" s="14">
+      <c r="M35" s="12">
         <f>MAX(0,J35-K35)</f>
         <v/>
       </c>
-      <c r="N35" s="14" t="inlineStr">
+      <c r="N35" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O35" s="14" t="inlineStr">
+      <c r="O35" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P35" s="14" t="inlineStr">
+      <c r="P35" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="14" t="n">
+      <c r="A36" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B36" s="15" t="n">
+      <c r="B36" s="13" t="n">
         <v>46072</v>
       </c>
-      <c r="C36" s="14" t="inlineStr">
+      <c r="C36" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D36" s="14" t="inlineStr">
+      <c r="D36" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E36" s="14" t="inlineStr">
+      <c r="E36" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F36" s="14">
+      <c r="F36" s="12">
         <f>IF(J36="","",IF(J36&lt;0,"-","")&amp;INT(ABS(J36)/60)&amp;"h "&amp;TEXT(MOD(ABS(J36),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G36" s="14">
+      <c r="G36" s="12">
         <f>IF(K36="","",IF(K36&lt;0,"-","")&amp;INT(ABS(K36)/60)&amp;"h "&amp;TEXT(MOD(ABS(K36),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H36" s="4">
         <f>IF(L36="","",IF(L36&lt;0,"-","")&amp;INT(ABS(L36)/60)&amp;"h "&amp;TEXT(MOD(ABS(L36),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I36" s="14">
+      <c r="I36" s="12">
         <f>IF(M36="","",IF(M36&lt;0,"-","")&amp;INT(ABS(M36)/60)&amp;"h "&amp;TEXT(MOD(ABS(M36),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J36" s="14" t="n">
+      <c r="J36" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K36" s="14">
+      <c r="K36" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B36)</f>
         <v/>
       </c>
-      <c r="L36" s="14">
+      <c r="L36" s="12">
         <f>K36-J36</f>
         <v/>
       </c>
-      <c r="M36" s="14">
+      <c r="M36" s="12">
         <f>MAX(0,J36-K36)</f>
         <v/>
       </c>
-      <c r="N36" s="14" t="inlineStr">
+      <c r="N36" s="12" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
-      <c r="O36" s="14" t="inlineStr">
+      <c r="O36" s="12" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
-      <c r="P36" s="14" t="inlineStr">
+      <c r="P36" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="n">
+      <c r="A37" s="14" t="n">
         <v>8</v>
       </c>
-      <c r="B37" s="17" t="n">
+      <c r="B37" s="15" t="n">
         <v>46073</v>
       </c>
-      <c r="C37" s="16" t="inlineStr">
+      <c r="C37" s="14" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D37" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F37" s="16">
+      <c r="D37" s="14" t="inlineStr"/>
+      <c r="E37" s="14" t="inlineStr"/>
+      <c r="F37" s="14">
         <f>IF(J37="","",IF(J37&lt;0,"-","")&amp;INT(ABS(J37)/60)&amp;"h "&amp;TEXT(MOD(ABS(J37),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G37" s="16">
+      <c r="G37" s="14">
         <f>IF(K37="","",IF(K37&lt;0,"-","")&amp;INT(ABS(K37)/60)&amp;"h "&amp;TEXT(MOD(ABS(K37),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H37" s="5">
         <f>IF(L37="","",IF(L37&lt;0,"-","")&amp;INT(ABS(L37)/60)&amp;"h "&amp;TEXT(MOD(ABS(L37),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I37" s="16">
+      <c r="I37" s="14">
         <f>IF(M37="","",IF(M37&lt;0,"-","")&amp;INT(ABS(M37)/60)&amp;"h "&amp;TEXT(MOD(ABS(M37),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J37" s="16" t="n">
+      <c r="J37" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K37" s="16">
+      <c r="K37" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B37)</f>
         <v/>
       </c>
-      <c r="L37" s="16">
+      <c r="L37" s="14">
         <f>K37-J37</f>
         <v/>
       </c>
-      <c r="M37" s="16">
+      <c r="M37" s="14">
         <f>MAX(0,J37-K37)</f>
         <v/>
       </c>
-      <c r="N37" s="16" t="inlineStr">
+      <c r="N37" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O37" s="16" t="inlineStr">
+      <c r="O37" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P37" s="16" t="inlineStr">
+      <c r="P37" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B38" s="6" t="n">
         <v>46076</v>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
           <t>16:00</t>
@@ -19123,389 +22093,389 @@
       <c r="L42" s="3">
         <f>K42-J42</f>
         <v/>
       </c>
       <c r="M42" s="3">
         <f>MAX(0,J42-K42)</f>
         <v/>
       </c>
       <c r="N42" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O42" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P42" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="14" t="n">
+      <c r="A43" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B43" s="15" t="n">
+      <c r="B43" s="13" t="n">
         <v>46083</v>
       </c>
-      <c r="C43" s="14" t="inlineStr">
+      <c r="C43" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D43" s="14" t="inlineStr">
+      <c r="D43" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E43" s="14" t="inlineStr">
+      <c r="E43" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F43" s="14">
+      <c r="F43" s="12">
         <f>IF(J43="","",IF(J43&lt;0,"-","")&amp;INT(ABS(J43)/60)&amp;"h "&amp;TEXT(MOD(ABS(J43),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G43" s="14">
+      <c r="G43" s="12">
         <f>IF(K43="","",IF(K43&lt;0,"-","")&amp;INT(ABS(K43)/60)&amp;"h "&amp;TEXT(MOD(ABS(K43),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H43" s="4">
         <f>IF(L43="","",IF(L43&lt;0,"-","")&amp;INT(ABS(L43)/60)&amp;"h "&amp;TEXT(MOD(ABS(L43),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I43" s="14">
+      <c r="I43" s="12">
         <f>IF(M43="","",IF(M43&lt;0,"-","")&amp;INT(ABS(M43)/60)&amp;"h "&amp;TEXT(MOD(ABS(M43),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J43" s="14" t="n">
+      <c r="J43" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K43" s="14">
+      <c r="K43" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B43)</f>
         <v/>
       </c>
-      <c r="L43" s="14">
+      <c r="L43" s="12">
         <f>K43-J43</f>
         <v/>
       </c>
-      <c r="M43" s="14">
+      <c r="M43" s="12">
         <f>MAX(0,J43-K43)</f>
         <v/>
       </c>
-      <c r="N43" s="14" t="inlineStr">
+      <c r="N43" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O43" s="14" t="inlineStr">
+      <c r="O43" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P43" s="14" t="inlineStr">
+      <c r="P43" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="14" t="n">
+      <c r="A44" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B44" s="15" t="n">
+      <c r="B44" s="13" t="n">
         <v>46084</v>
       </c>
-      <c r="C44" s="14" t="inlineStr">
+      <c r="C44" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D44" s="14" t="inlineStr">
+      <c r="D44" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E44" s="14" t="inlineStr">
+      <c r="E44" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F44" s="14">
+      <c r="F44" s="12">
         <f>IF(J44="","",IF(J44&lt;0,"-","")&amp;INT(ABS(J44)/60)&amp;"h "&amp;TEXT(MOD(ABS(J44),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G44" s="14">
+      <c r="G44" s="12">
         <f>IF(K44="","",IF(K44&lt;0,"-","")&amp;INT(ABS(K44)/60)&amp;"h "&amp;TEXT(MOD(ABS(K44),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H44" s="4">
         <f>IF(L44="","",IF(L44&lt;0,"-","")&amp;INT(ABS(L44)/60)&amp;"h "&amp;TEXT(MOD(ABS(L44),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I44" s="14">
+      <c r="I44" s="12">
         <f>IF(M44="","",IF(M44&lt;0,"-","")&amp;INT(ABS(M44)/60)&amp;"h "&amp;TEXT(MOD(ABS(M44),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J44" s="14" t="n">
+      <c r="J44" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K44" s="14">
+      <c r="K44" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B44)</f>
         <v/>
       </c>
-      <c r="L44" s="14">
+      <c r="L44" s="12">
         <f>K44-J44</f>
         <v/>
       </c>
-      <c r="M44" s="14">
+      <c r="M44" s="12">
         <f>MAX(0,J44-K44)</f>
         <v/>
       </c>
-      <c r="N44" s="14" t="inlineStr">
+      <c r="N44" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O44" s="14" t="inlineStr">
+      <c r="O44" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P44" s="14" t="inlineStr">
+      <c r="P44" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="14" t="n">
+      <c r="A45" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B45" s="15" t="n">
+      <c r="B45" s="13" t="n">
         <v>46085</v>
       </c>
-      <c r="C45" s="14" t="inlineStr">
+      <c r="C45" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D45" s="14" t="inlineStr">
+      <c r="D45" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E45" s="14" t="inlineStr">
+      <c r="E45" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F45" s="14">
+      <c r="F45" s="12">
         <f>IF(J45="","",IF(J45&lt;0,"-","")&amp;INT(ABS(J45)/60)&amp;"h "&amp;TEXT(MOD(ABS(J45),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G45" s="14">
+      <c r="G45" s="12">
         <f>IF(K45="","",IF(K45&lt;0,"-","")&amp;INT(ABS(K45)/60)&amp;"h "&amp;TEXT(MOD(ABS(K45),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H45" s="4">
         <f>IF(L45="","",IF(L45&lt;0,"-","")&amp;INT(ABS(L45)/60)&amp;"h "&amp;TEXT(MOD(ABS(L45),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I45" s="14">
+      <c r="I45" s="12">
         <f>IF(M45="","",IF(M45&lt;0,"-","")&amp;INT(ABS(M45)/60)&amp;"h "&amp;TEXT(MOD(ABS(M45),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J45" s="14" t="n">
+      <c r="J45" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K45" s="14">
+      <c r="K45" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B45)</f>
         <v/>
       </c>
-      <c r="L45" s="14">
+      <c r="L45" s="12">
         <f>K45-J45</f>
         <v/>
       </c>
-      <c r="M45" s="14">
+      <c r="M45" s="12">
         <f>MAX(0,J45-K45)</f>
         <v/>
       </c>
-      <c r="N45" s="14" t="inlineStr">
+      <c r="N45" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O45" s="14" t="inlineStr">
+      <c r="O45" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P45" s="14" t="inlineStr">
+      <c r="P45" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="14" t="n">
+      <c r="A46" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B46" s="15" t="n">
+      <c r="B46" s="13" t="n">
         <v>46086</v>
       </c>
-      <c r="C46" s="14" t="inlineStr">
+      <c r="C46" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D46" s="14" t="inlineStr">
+      <c r="D46" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E46" s="14" t="inlineStr">
+      <c r="E46" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F46" s="14">
+      <c r="F46" s="12">
         <f>IF(J46="","",IF(J46&lt;0,"-","")&amp;INT(ABS(J46)/60)&amp;"h "&amp;TEXT(MOD(ABS(J46),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G46" s="14">
+      <c r="G46" s="12">
         <f>IF(K46="","",IF(K46&lt;0,"-","")&amp;INT(ABS(K46)/60)&amp;"h "&amp;TEXT(MOD(ABS(K46),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H46" s="4">
         <f>IF(L46="","",IF(L46&lt;0,"-","")&amp;INT(ABS(L46)/60)&amp;"h "&amp;TEXT(MOD(ABS(L46),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I46" s="14">
+      <c r="I46" s="12">
         <f>IF(M46="","",IF(M46&lt;0,"-","")&amp;INT(ABS(M46)/60)&amp;"h "&amp;TEXT(MOD(ABS(M46),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J46" s="14" t="n">
+      <c r="J46" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K46" s="14">
+      <c r="K46" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B46)</f>
         <v/>
       </c>
-      <c r="L46" s="14">
+      <c r="L46" s="12">
         <f>K46-J46</f>
         <v/>
       </c>
-      <c r="M46" s="14">
+      <c r="M46" s="12">
         <f>MAX(0,J46-K46)</f>
         <v/>
       </c>
-      <c r="N46" s="14" t="inlineStr">
+      <c r="N46" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O46" s="14" t="inlineStr">
+      <c r="O46" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P46" s="14" t="inlineStr">
+      <c r="P46" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="14" t="n">
+      <c r="A47" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B47" s="15" t="n">
+      <c r="B47" s="13" t="n">
         <v>46087</v>
       </c>
-      <c r="C47" s="14" t="inlineStr">
+      <c r="C47" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D47" s="14" t="inlineStr">
+      <c r="D47" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E47" s="14" t="inlineStr">
+      <c r="E47" s="12" t="inlineStr">
         <is>
           <t>13:15</t>
         </is>
       </c>
-      <c r="F47" s="14">
+      <c r="F47" s="12">
         <f>IF(J47="","",IF(J47&lt;0,"-","")&amp;INT(ABS(J47)/60)&amp;"h "&amp;TEXT(MOD(ABS(J47),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G47" s="14">
+      <c r="G47" s="12">
         <f>IF(K47="","",IF(K47&lt;0,"-","")&amp;INT(ABS(K47)/60)&amp;"h "&amp;TEXT(MOD(ABS(K47),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H47" s="5">
         <f>IF(L47="","",IF(L47&lt;0,"-","")&amp;INT(ABS(L47)/60)&amp;"h "&amp;TEXT(MOD(ABS(L47),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I47" s="14">
+      <c r="I47" s="12">
         <f>IF(M47="","",IF(M47&lt;0,"-","")&amp;INT(ABS(M47)/60)&amp;"h "&amp;TEXT(MOD(ABS(M47),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J47" s="14" t="n">
+      <c r="J47" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K47" s="14">
+      <c r="K47" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B47)</f>
         <v/>
       </c>
-      <c r="L47" s="14">
+      <c r="L47" s="12">
         <f>K47-J47</f>
         <v/>
       </c>
-      <c r="M47" s="14">
+      <c r="M47" s="12">
         <f>MAX(0,J47-K47)</f>
         <v/>
       </c>
-      <c r="N47" s="14" t="inlineStr">
+      <c r="N47" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O47" s="14" t="inlineStr">
+      <c r="O47" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P47" s="14" t="inlineStr">
+      <c r="P47" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B48" s="6" t="n">
         <v>46090</v>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>13:15</t>
@@ -19537,105 +22507,105 @@
       <c r="L48" s="3">
         <f>K48-J48</f>
         <v/>
       </c>
       <c r="M48" s="3">
         <f>MAX(0,J48-K48)</f>
         <v/>
       </c>
       <c r="N48" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O48" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P48" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="n">
+      <c r="A49" s="14" t="n">
         <v>11</v>
       </c>
-      <c r="B49" s="17" t="n">
+      <c r="B49" s="15" t="n">
         <v>46091</v>
       </c>
-      <c r="C49" s="16" t="inlineStr">
+      <c r="C49" s="14" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D49" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F49" s="16">
+      <c r="D49" s="14" t="inlineStr"/>
+      <c r="E49" s="14" t="inlineStr"/>
+      <c r="F49" s="14">
         <f>IF(J49="","",IF(J49&lt;0,"-","")&amp;INT(ABS(J49)/60)&amp;"h "&amp;TEXT(MOD(ABS(J49),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G49" s="16">
+      <c r="G49" s="14">
         <f>IF(K49="","",IF(K49&lt;0,"-","")&amp;INT(ABS(K49)/60)&amp;"h "&amp;TEXT(MOD(ABS(K49),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H49" s="5">
         <f>IF(L49="","",IF(L49&lt;0,"-","")&amp;INT(ABS(L49)/60)&amp;"h "&amp;TEXT(MOD(ABS(L49),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I49" s="16">
+      <c r="I49" s="14">
         <f>IF(M49="","",IF(M49&lt;0,"-","")&amp;INT(ABS(M49)/60)&amp;"h "&amp;TEXT(MOD(ABS(M49),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J49" s="16" t="n">
+      <c r="J49" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K49" s="16">
+      <c r="K49" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B49)</f>
         <v/>
       </c>
-      <c r="L49" s="16">
+      <c r="L49" s="14">
         <f>K49-J49</f>
         <v/>
       </c>
-      <c r="M49" s="16">
+      <c r="M49" s="14">
         <f>MAX(0,J49-K49)</f>
         <v/>
       </c>
-      <c r="N49" s="16" t="inlineStr">
+      <c r="N49" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O49" s="16" t="inlineStr">
+      <c r="O49" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P49" s="16" t="inlineStr">
+      <c r="P49" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B50" s="6" t="n">
         <v>46092</v>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
           <t>17:15</t>
@@ -19805,389 +22775,389 @@
       <c r="L52" s="3">
         <f>K52-J52</f>
         <v/>
       </c>
       <c r="M52" s="3">
         <f>MAX(0,J52-K52)</f>
         <v/>
       </c>
       <c r="N52" s="3" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
       <c r="O52" s="3" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P52" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="14" t="n">
+      <c r="A53" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B53" s="15" t="n">
+      <c r="B53" s="13" t="n">
         <v>46097</v>
       </c>
-      <c r="C53" s="14" t="inlineStr">
+      <c r="C53" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D53" s="14" t="inlineStr">
+      <c r="D53" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E53" s="14" t="inlineStr">
+      <c r="E53" s="12" t="inlineStr">
         <is>
           <t>15:15</t>
         </is>
       </c>
-      <c r="F53" s="14">
+      <c r="F53" s="12">
         <f>IF(J53="","",IF(J53&lt;0,"-","")&amp;INT(ABS(J53)/60)&amp;"h "&amp;TEXT(MOD(ABS(J53),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G53" s="14">
+      <c r="G53" s="12">
         <f>IF(K53="","",IF(K53&lt;0,"-","")&amp;INT(ABS(K53)/60)&amp;"h "&amp;TEXT(MOD(ABS(K53),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H53" s="4">
         <f>IF(L53="","",IF(L53&lt;0,"-","")&amp;INT(ABS(L53)/60)&amp;"h "&amp;TEXT(MOD(ABS(L53),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I53" s="14">
+      <c r="I53" s="12">
         <f>IF(M53="","",IF(M53&lt;0,"-","")&amp;INT(ABS(M53)/60)&amp;"h "&amp;TEXT(MOD(ABS(M53),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J53" s="14" t="n">
+      <c r="J53" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K53" s="14">
+      <c r="K53" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B53)</f>
         <v/>
       </c>
-      <c r="L53" s="14">
+      <c r="L53" s="12">
         <f>K53-J53</f>
         <v/>
       </c>
-      <c r="M53" s="14">
+      <c r="M53" s="12">
         <f>MAX(0,J53-K53)</f>
         <v/>
       </c>
-      <c r="N53" s="14" t="inlineStr">
+      <c r="N53" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O53" s="14" t="inlineStr">
+      <c r="O53" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P53" s="14" t="inlineStr">
+      <c r="P53" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="14" t="n">
+      <c r="A54" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B54" s="15" t="n">
+      <c r="B54" s="13" t="n">
         <v>46098</v>
       </c>
-      <c r="C54" s="14" t="inlineStr">
+      <c r="C54" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D54" s="14" t="inlineStr">
+      <c r="D54" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E54" s="14" t="inlineStr">
+      <c r="E54" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F54" s="14">
+      <c r="F54" s="12">
         <f>IF(J54="","",IF(J54&lt;0,"-","")&amp;INT(ABS(J54)/60)&amp;"h "&amp;TEXT(MOD(ABS(J54),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G54" s="14">
+      <c r="G54" s="12">
         <f>IF(K54="","",IF(K54&lt;0,"-","")&amp;INT(ABS(K54)/60)&amp;"h "&amp;TEXT(MOD(ABS(K54),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H54" s="4">
         <f>IF(L54="","",IF(L54&lt;0,"-","")&amp;INT(ABS(L54)/60)&amp;"h "&amp;TEXT(MOD(ABS(L54),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I54" s="14">
+      <c r="I54" s="12">
         <f>IF(M54="","",IF(M54&lt;0,"-","")&amp;INT(ABS(M54)/60)&amp;"h "&amp;TEXT(MOD(ABS(M54),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J54" s="14" t="n">
+      <c r="J54" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K54" s="14">
+      <c r="K54" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B54)</f>
         <v/>
       </c>
-      <c r="L54" s="14">
+      <c r="L54" s="12">
         <f>K54-J54</f>
         <v/>
       </c>
-      <c r="M54" s="14">
+      <c r="M54" s="12">
         <f>MAX(0,J54-K54)</f>
         <v/>
       </c>
-      <c r="N54" s="14" t="inlineStr">
+      <c r="N54" s="12" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
-      <c r="O54" s="14" t="inlineStr">
+      <c r="O54" s="12" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
-      <c r="P54" s="14" t="inlineStr">
+      <c r="P54" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="14" t="n">
+      <c r="A55" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B55" s="15" t="n">
+      <c r="B55" s="13" t="n">
         <v>46099</v>
       </c>
-      <c r="C55" s="14" t="inlineStr">
+      <c r="C55" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D55" s="14" t="inlineStr">
+      <c r="D55" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E55" s="14" t="inlineStr">
+      <c r="E55" s="12" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
-      <c r="F55" s="14">
+      <c r="F55" s="12">
         <f>IF(J55="","",IF(J55&lt;0,"-","")&amp;INT(ABS(J55)/60)&amp;"h "&amp;TEXT(MOD(ABS(J55),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G55" s="14">
+      <c r="G55" s="12">
         <f>IF(K55="","",IF(K55&lt;0,"-","")&amp;INT(ABS(K55)/60)&amp;"h "&amp;TEXT(MOD(ABS(K55),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H55" s="4">
         <f>IF(L55="","",IF(L55&lt;0,"-","")&amp;INT(ABS(L55)/60)&amp;"h "&amp;TEXT(MOD(ABS(L55),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I55" s="14">
+      <c r="I55" s="12">
         <f>IF(M55="","",IF(M55&lt;0,"-","")&amp;INT(ABS(M55)/60)&amp;"h "&amp;TEXT(MOD(ABS(M55),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J55" s="14" t="n">
+      <c r="J55" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K55" s="14">
+      <c r="K55" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B55)</f>
         <v/>
       </c>
-      <c r="L55" s="14">
+      <c r="L55" s="12">
         <f>K55-J55</f>
         <v/>
       </c>
-      <c r="M55" s="14">
+      <c r="M55" s="12">
         <f>MAX(0,J55-K55)</f>
         <v/>
       </c>
-      <c r="N55" s="14" t="inlineStr">
+      <c r="N55" s="12" t="inlineStr">
         <is>
           <t>PV So 2026</t>
         </is>
       </c>
-      <c r="O55" s="14" t="inlineStr">
+      <c r="O55" s="12" t="inlineStr">
         <is>
           <t>PV So 2026, Pause</t>
         </is>
       </c>
-      <c r="P55" s="14" t="inlineStr">
+      <c r="P55" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="14" t="n">
+      <c r="A56" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B56" s="15" t="n">
+      <c r="B56" s="13" t="n">
         <v>46100</v>
       </c>
-      <c r="C56" s="14" t="inlineStr">
+      <c r="C56" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D56" s="14" t="inlineStr">
+      <c r="D56" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E56" s="14" t="inlineStr">
+      <c r="E56" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F56" s="14">
+      <c r="F56" s="12">
         <f>IF(J56="","",IF(J56&lt;0,"-","")&amp;INT(ABS(J56)/60)&amp;"h "&amp;TEXT(MOD(ABS(J56),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G56" s="14">
+      <c r="G56" s="12">
         <f>IF(K56="","",IF(K56&lt;0,"-","")&amp;INT(ABS(K56)/60)&amp;"h "&amp;TEXT(MOD(ABS(K56),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H56" s="4">
         <f>IF(L56="","",IF(L56&lt;0,"-","")&amp;INT(ABS(L56)/60)&amp;"h "&amp;TEXT(MOD(ABS(L56),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I56" s="14">
+      <c r="I56" s="12">
         <f>IF(M56="","",IF(M56&lt;0,"-","")&amp;INT(ABS(M56)/60)&amp;"h "&amp;TEXT(MOD(ABS(M56),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J56" s="14" t="n">
+      <c r="J56" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K56" s="14">
+      <c r="K56" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B56)</f>
         <v/>
       </c>
-      <c r="L56" s="14">
+      <c r="L56" s="12">
         <f>K56-J56</f>
         <v/>
       </c>
-      <c r="M56" s="14">
+      <c r="M56" s="12">
         <f>MAX(0,J56-K56)</f>
         <v/>
       </c>
-      <c r="N56" s="14" t="inlineStr">
+      <c r="N56" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O56" s="14" t="inlineStr">
+      <c r="O56" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P56" s="14" t="inlineStr">
+      <c r="P56" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="14" t="n">
+      <c r="A57" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B57" s="15" t="n">
+      <c r="B57" s="13" t="n">
         <v>46101</v>
       </c>
-      <c r="C57" s="14" t="inlineStr">
+      <c r="C57" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D57" s="14" t="inlineStr">
+      <c r="D57" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E57" s="14" t="inlineStr">
+      <c r="E57" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F57" s="14">
+      <c r="F57" s="12">
         <f>IF(J57="","",IF(J57&lt;0,"-","")&amp;INT(ABS(J57)/60)&amp;"h "&amp;TEXT(MOD(ABS(J57),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G57" s="14">
+      <c r="G57" s="12">
         <f>IF(K57="","",IF(K57&lt;0,"-","")&amp;INT(ABS(K57)/60)&amp;"h "&amp;TEXT(MOD(ABS(K57),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H57" s="4">
         <f>IF(L57="","",IF(L57&lt;0,"-","")&amp;INT(ABS(L57)/60)&amp;"h "&amp;TEXT(MOD(ABS(L57),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I57" s="14">
+      <c r="I57" s="12">
         <f>IF(M57="","",IF(M57&lt;0,"-","")&amp;INT(ABS(M57)/60)&amp;"h "&amp;TEXT(MOD(ABS(M57),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J57" s="14" t="n">
+      <c r="J57" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K57" s="14">
+      <c r="K57" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B57)</f>
         <v/>
       </c>
-      <c r="L57" s="14">
+      <c r="L57" s="12">
         <f>K57-J57</f>
         <v/>
       </c>
-      <c r="M57" s="14">
+      <c r="M57" s="12">
         <f>MAX(0,J57-K57)</f>
         <v/>
       </c>
-      <c r="N57" s="14" t="inlineStr">
+      <c r="N57" s="12" t="inlineStr">
         <is>
           <t>PV So 2026</t>
         </is>
       </c>
-      <c r="O57" s="14" t="inlineStr">
+      <c r="O57" s="12" t="inlineStr">
         <is>
           <t>PV So 2026, Pause</t>
         </is>
       </c>
-      <c r="P57" s="14" t="inlineStr">
+      <c r="P57" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B58" s="6" t="n">
         <v>46104</v>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>07:15</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -20495,442 +23465,442 @@
       <c r="L62" s="3">
         <f>K62-J62</f>
         <v/>
       </c>
       <c r="M62" s="3">
         <f>MAX(0,J62-K62)</f>
         <v/>
       </c>
       <c r="N62" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O62" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P62" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="14" t="n">
+      <c r="A63" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B63" s="15" t="n">
+      <c r="B63" s="13" t="n">
         <v>46111</v>
       </c>
-      <c r="C63" s="14" t="inlineStr">
+      <c r="C63" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D63" s="14" t="inlineStr">
+      <c r="D63" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E63" s="14" t="inlineStr">
+      <c r="E63" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F63" s="14">
+      <c r="F63" s="12">
         <f>IF(J63="","",IF(J63&lt;0,"-","")&amp;INT(ABS(J63)/60)&amp;"h "&amp;TEXT(MOD(ABS(J63),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G63" s="14">
+      <c r="G63" s="12">
         <f>IF(K63="","",IF(K63&lt;0,"-","")&amp;INT(ABS(K63)/60)&amp;"h "&amp;TEXT(MOD(ABS(K63),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H63" s="4">
         <f>IF(L63="","",IF(L63&lt;0,"-","")&amp;INT(ABS(L63)/60)&amp;"h "&amp;TEXT(MOD(ABS(L63),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I63" s="14">
+      <c r="I63" s="12">
         <f>IF(M63="","",IF(M63&lt;0,"-","")&amp;INT(ABS(M63)/60)&amp;"h "&amp;TEXT(MOD(ABS(M63),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J63" s="14" t="n">
+      <c r="J63" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K63" s="14">
+      <c r="K63" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B63)</f>
         <v/>
       </c>
-      <c r="L63" s="14">
+      <c r="L63" s="12">
         <f>K63-J63</f>
         <v/>
       </c>
-      <c r="M63" s="14">
+      <c r="M63" s="12">
         <f>MAX(0,J63-K63)</f>
         <v/>
       </c>
-      <c r="N63" s="14" t="inlineStr">
+      <c r="N63" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O63" s="14" t="inlineStr">
+      <c r="O63" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P63" s="14" t="inlineStr">
+      <c r="P63" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="14" t="n">
+      <c r="A64" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B64" s="15" t="n">
+      <c r="B64" s="13" t="n">
         <v>46112</v>
       </c>
-      <c r="C64" s="14" t="inlineStr">
+      <c r="C64" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D64" s="14" t="inlineStr">
+      <c r="D64" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E64" s="14" t="inlineStr">
+      <c r="E64" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F64" s="14">
+      <c r="F64" s="12">
         <f>IF(J64="","",IF(J64&lt;0,"-","")&amp;INT(ABS(J64)/60)&amp;"h "&amp;TEXT(MOD(ABS(J64),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G64" s="14">
+      <c r="G64" s="12">
         <f>IF(K64="","",IF(K64&lt;0,"-","")&amp;INT(ABS(K64)/60)&amp;"h "&amp;TEXT(MOD(ABS(K64),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H64" s="5">
         <f>IF(L64="","",IF(L64&lt;0,"-","")&amp;INT(ABS(L64)/60)&amp;"h "&amp;TEXT(MOD(ABS(L64),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I64" s="14">
+      <c r="I64" s="12">
         <f>IF(M64="","",IF(M64&lt;0,"-","")&amp;INT(ABS(M64)/60)&amp;"h "&amp;TEXT(MOD(ABS(M64),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J64" s="14" t="n">
+      <c r="J64" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K64" s="14">
+      <c r="K64" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B64)</f>
         <v/>
       </c>
-      <c r="L64" s="14">
+      <c r="L64" s="12">
         <f>K64-J64</f>
         <v/>
       </c>
-      <c r="M64" s="14">
+      <c r="M64" s="12">
         <f>MAX(0,J64-K64)</f>
         <v/>
       </c>
-      <c r="N64" s="14" t="inlineStr">
+      <c r="N64" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O64" s="14" t="inlineStr">
+      <c r="O64" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P64" s="14" t="inlineStr">
+      <c r="P64" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="14" t="n">
+      <c r="A65" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B65" s="15" t="n">
+      <c r="B65" s="13" t="n">
         <v>46113</v>
       </c>
-      <c r="C65" s="14" t="inlineStr">
+      <c r="C65" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D65" s="14" t="inlineStr">
+      <c r="D65" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E65" s="14" t="inlineStr">
+      <c r="E65" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F65" s="14">
+      <c r="F65" s="12">
         <f>IF(J65="","",IF(J65&lt;0,"-","")&amp;INT(ABS(J65)/60)&amp;"h "&amp;TEXT(MOD(ABS(J65),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G65" s="14">
+      <c r="G65" s="12">
         <f>IF(K65="","",IF(K65&lt;0,"-","")&amp;INT(ABS(K65)/60)&amp;"h "&amp;TEXT(MOD(ABS(K65),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H65" s="5">
         <f>IF(L65="","",IF(L65&lt;0,"-","")&amp;INT(ABS(L65)/60)&amp;"h "&amp;TEXT(MOD(ABS(L65),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I65" s="14">
+      <c r="I65" s="12">
         <f>IF(M65="","",IF(M65&lt;0,"-","")&amp;INT(ABS(M65)/60)&amp;"h "&amp;TEXT(MOD(ABS(M65),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J65" s="14" t="n">
+      <c r="J65" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K65" s="14">
+      <c r="K65" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B65)</f>
         <v/>
       </c>
-      <c r="L65" s="14">
+      <c r="L65" s="12">
         <f>K65-J65</f>
         <v/>
       </c>
-      <c r="M65" s="14">
+      <c r="M65" s="12">
         <f>MAX(0,J65-K65)</f>
         <v/>
       </c>
-      <c r="N65" s="14" t="inlineStr">
+      <c r="N65" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O65" s="14" t="inlineStr">
+      <c r="O65" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P65" s="14" t="inlineStr">
+      <c r="P65" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="14" t="n">
+      <c r="A66" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B66" s="15" t="n">
+      <c r="B66" s="13" t="n">
         <v>46114</v>
       </c>
-      <c r="C66" s="14" t="inlineStr">
+      <c r="C66" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D66" s="14" t="inlineStr">
+      <c r="D66" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E66" s="14" t="inlineStr">
+      <c r="E66" s="12" t="inlineStr">
         <is>
           <t>14:45</t>
         </is>
       </c>
-      <c r="F66" s="14">
+      <c r="F66" s="12">
         <f>IF(J66="","",IF(J66&lt;0,"-","")&amp;INT(ABS(J66)/60)&amp;"h "&amp;TEXT(MOD(ABS(J66),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G66" s="14">
+      <c r="G66" s="12">
         <f>IF(K66="","",IF(K66&lt;0,"-","")&amp;INT(ABS(K66)/60)&amp;"h "&amp;TEXT(MOD(ABS(K66),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H66" s="14">
+      <c r="H66" s="12">
         <f>IF(L66="","",IF(L66&lt;0,"-","")&amp;INT(ABS(L66)/60)&amp;"h "&amp;TEXT(MOD(ABS(L66),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I66" s="14">
+      <c r="I66" s="12">
         <f>IF(M66="","",IF(M66&lt;0,"-","")&amp;INT(ABS(M66)/60)&amp;"h "&amp;TEXT(MOD(ABS(M66),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J66" s="14" t="n">
+      <c r="J66" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K66" s="14">
+      <c r="K66" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B66)</f>
         <v/>
       </c>
-      <c r="L66" s="14">
+      <c r="L66" s="12">
         <f>K66-J66</f>
         <v/>
       </c>
-      <c r="M66" s="14">
+      <c r="M66" s="12">
         <f>MAX(0,J66-K66)</f>
         <v/>
       </c>
-      <c r="N66" s="14" t="inlineStr">
+      <c r="N66" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O66" s="14" t="inlineStr">
+      <c r="O66" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P66" s="14" t="inlineStr">
+      <c r="P66" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="11" t="n">
+      <c r="A67" s="9" t="n">
         <v>14</v>
       </c>
-      <c r="B67" s="12" t="n">
+      <c r="B67" s="10" t="n">
         <v>46115</v>
       </c>
-      <c r="C67" s="11" t="inlineStr">
+      <c r="C67" s="9" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D67" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F67" s="11">
+      <c r="D67" s="9" t="inlineStr"/>
+      <c r="E67" s="9" t="inlineStr"/>
+      <c r="F67" s="9">
         <f>IF(J67="","",IF(J67&lt;0,"-","")&amp;INT(ABS(J67)/60)&amp;"h "&amp;TEXT(MOD(ABS(J67),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G67" s="11">
+      <c r="G67" s="9">
         <f>IF(K67="","",IF(K67&lt;0,"-","")&amp;INT(ABS(K67)/60)&amp;"h "&amp;TEXT(MOD(ABS(K67),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H67" s="11">
+      <c r="H67" s="9">
         <f>IF(L67="","",IF(L67&lt;0,"-","")&amp;INT(ABS(L67)/60)&amp;"h "&amp;TEXT(MOD(ABS(L67),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I67" s="11">
+      <c r="I67" s="9">
         <f>IF(M67="","",IF(M67&lt;0,"-","")&amp;INT(ABS(M67)/60)&amp;"h "&amp;TEXT(MOD(ABS(M67),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J67" s="11" t="n">
+      <c r="J67" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K67" s="11">
+      <c r="K67" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B67)</f>
         <v/>
       </c>
-      <c r="L67" s="11">
+      <c r="L67" s="9">
         <f>K67-J67</f>
         <v/>
       </c>
-      <c r="M67" s="11">
+      <c r="M67" s="9">
         <f>MAX(0,J67-K67)</f>
         <v/>
       </c>
-      <c r="N67" s="11" t="inlineStr">
+      <c r="N67" s="9" t="inlineStr">
         <is>
           <t>Karfreitag</t>
         </is>
       </c>
-      <c r="O67" s="11" t="inlineStr">
+      <c r="O67" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P67" s="11" t="inlineStr">
+      <c r="P67" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="11" t="n">
+      <c r="A68" s="9" t="n">
         <v>15</v>
       </c>
-      <c r="B68" s="12" t="n">
+      <c r="B68" s="10" t="n">
         <v>46118</v>
       </c>
-      <c r="C68" s="11" t="inlineStr">
+      <c r="C68" s="9" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D68" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F68" s="11">
+      <c r="D68" s="9" t="inlineStr"/>
+      <c r="E68" s="9" t="inlineStr"/>
+      <c r="F68" s="9">
         <f>IF(J68="","",IF(J68&lt;0,"-","")&amp;INT(ABS(J68)/60)&amp;"h "&amp;TEXT(MOD(ABS(J68),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G68" s="11">
+      <c r="G68" s="9">
         <f>IF(K68="","",IF(K68&lt;0,"-","")&amp;INT(ABS(K68)/60)&amp;"h "&amp;TEXT(MOD(ABS(K68),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H68" s="11">
+      <c r="H68" s="9">
         <f>IF(L68="","",IF(L68&lt;0,"-","")&amp;INT(ABS(L68)/60)&amp;"h "&amp;TEXT(MOD(ABS(L68),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I68" s="11">
+      <c r="I68" s="9">
         <f>IF(M68="","",IF(M68&lt;0,"-","")&amp;INT(ABS(M68)/60)&amp;"h "&amp;TEXT(MOD(ABS(M68),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J68" s="11" t="n">
+      <c r="J68" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K68" s="11">
+      <c r="K68" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B68)</f>
         <v/>
       </c>
-      <c r="L68" s="11">
+      <c r="L68" s="9">
         <f>K68-J68</f>
         <v/>
       </c>
-      <c r="M68" s="11">
+      <c r="M68" s="9">
         <f>MAX(0,J68-K68)</f>
         <v/>
       </c>
-      <c r="N68" s="11" t="inlineStr">
+      <c r="N68" s="9" t="inlineStr">
         <is>
           <t>Ostermontag</t>
         </is>
       </c>
-      <c r="O68" s="11" t="inlineStr">
+      <c r="O68" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P68" s="11" t="inlineStr">
+      <c r="P68" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="n">
         <v>15</v>
       </c>
       <c r="B69" s="6" t="n">
         <v>46119</v>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -20962,166 +23932,166 @@
       <c r="L69" s="3">
         <f>K69-J69</f>
         <v/>
       </c>
       <c r="M69" s="3">
         <f>MAX(0,J69-K69)</f>
         <v/>
       </c>
       <c r="N69" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O69" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P69" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="18" t="n">
+      <c r="A70" s="16" t="n">
         <v>15</v>
       </c>
-      <c r="B70" s="19" t="n">
+      <c r="B70" s="17" t="n">
         <v>46120</v>
       </c>
-      <c r="C70" s="18" t="inlineStr">
+      <c r="C70" s="16" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D70" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F70" s="18">
+      <c r="D70" s="16" t="inlineStr"/>
+      <c r="E70" s="16" t="inlineStr"/>
+      <c r="F70" s="16">
         <f>IF(J70="","",IF(J70&lt;0,"-","")&amp;INT(ABS(J70)/60)&amp;"h "&amp;TEXT(MOD(ABS(J70),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G70" s="18">
+      <c r="G70" s="16">
         <f>IF(K70="","",IF(K70&lt;0,"-","")&amp;INT(ABS(K70)/60)&amp;"h "&amp;TEXT(MOD(ABS(K70),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H70" s="18">
+      <c r="H70" s="16">
         <f>IF(L70="","",IF(L70&lt;0,"-","")&amp;INT(ABS(L70)/60)&amp;"h "&amp;TEXT(MOD(ABS(L70),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I70" s="18">
+      <c r="I70" s="16">
         <f>IF(M70="","",IF(M70&lt;0,"-","")&amp;INT(ABS(M70)/60)&amp;"h "&amp;TEXT(MOD(ABS(M70),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J70" s="18" t="n">
+      <c r="J70" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K70" s="18">
+      <c r="K70" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B70)</f>
         <v/>
       </c>
-      <c r="L70" s="18">
+      <c r="L70" s="16">
         <f>K70-J70</f>
         <v/>
       </c>
-      <c r="M70" s="18">
+      <c r="M70" s="16">
         <f>MAX(0,J70-K70)</f>
         <v/>
       </c>
-      <c r="N70" s="18" t="inlineStr">
+      <c r="N70" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O70" s="18" t="inlineStr">
+      <c r="O70" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P70" s="18" t="inlineStr">
+      <c r="P70" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="16" t="n">
+      <c r="A71" s="14" t="n">
         <v>15</v>
       </c>
-      <c r="B71" s="17" t="n">
+      <c r="B71" s="15" t="n">
         <v>46121</v>
       </c>
-      <c r="C71" s="16" t="inlineStr">
+      <c r="C71" s="14" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D71" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F71" s="16">
+      <c r="D71" s="14" t="inlineStr"/>
+      <c r="E71" s="14" t="inlineStr"/>
+      <c r="F71" s="14">
         <f>IF(J71="","",IF(J71&lt;0,"-","")&amp;INT(ABS(J71)/60)&amp;"h "&amp;TEXT(MOD(ABS(J71),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G71" s="16">
+      <c r="G71" s="14">
         <f>IF(K71="","",IF(K71&lt;0,"-","")&amp;INT(ABS(K71)/60)&amp;"h "&amp;TEXT(MOD(ABS(K71),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H71" s="5">
         <f>IF(L71="","",IF(L71&lt;0,"-","")&amp;INT(ABS(L71)/60)&amp;"h "&amp;TEXT(MOD(ABS(L71),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I71" s="16">
+      <c r="I71" s="14">
         <f>IF(M71="","",IF(M71&lt;0,"-","")&amp;INT(ABS(M71)/60)&amp;"h "&amp;TEXT(MOD(ABS(M71),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J71" s="16" t="n">
+      <c r="J71" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K71" s="16">
+      <c r="K71" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B71)</f>
         <v/>
       </c>
-      <c r="L71" s="16">
+      <c r="L71" s="14">
         <f>K71-J71</f>
         <v/>
       </c>
-      <c r="M71" s="16">
+      <c r="M71" s="14">
         <f>MAX(0,J71-K71)</f>
         <v/>
       </c>
-      <c r="N71" s="16" t="inlineStr">
+      <c r="N71" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O71" s="16" t="inlineStr">
+      <c r="O71" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P71" s="16" t="inlineStr">
+      <c r="P71" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="n">
         <v>15</v>
       </c>
       <c r="B72" s="6" t="n">
         <v>46122</v>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
           <t>16:15</t>
@@ -21153,389 +24123,389 @@
       <c r="L72" s="3">
         <f>K72-J72</f>
         <v/>
       </c>
       <c r="M72" s="3">
         <f>MAX(0,J72-K72)</f>
         <v/>
       </c>
       <c r="N72" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O72" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P72" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="14" t="n">
+      <c r="A73" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B73" s="15" t="n">
+      <c r="B73" s="13" t="n">
         <v>46125</v>
       </c>
-      <c r="C73" s="14" t="inlineStr">
+      <c r="C73" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D73" s="14" t="inlineStr">
+      <c r="D73" s="12" t="inlineStr">
         <is>
           <t>07:30</t>
         </is>
       </c>
-      <c r="E73" s="14" t="inlineStr">
+      <c r="E73" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F73" s="14">
+      <c r="F73" s="12">
         <f>IF(J73="","",IF(J73&lt;0,"-","")&amp;INT(ABS(J73)/60)&amp;"h "&amp;TEXT(MOD(ABS(J73),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G73" s="14">
+      <c r="G73" s="12">
         <f>IF(K73="","",IF(K73&lt;0,"-","")&amp;INT(ABS(K73)/60)&amp;"h "&amp;TEXT(MOD(ABS(K73),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H73" s="14">
+      <c r="H73" s="12">
         <f>IF(L73="","",IF(L73&lt;0,"-","")&amp;INT(ABS(L73)/60)&amp;"h "&amp;TEXT(MOD(ABS(L73),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I73" s="14">
+      <c r="I73" s="12">
         <f>IF(M73="","",IF(M73&lt;0,"-","")&amp;INT(ABS(M73)/60)&amp;"h "&amp;TEXT(MOD(ABS(M73),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J73" s="14" t="n">
+      <c r="J73" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K73" s="14">
+      <c r="K73" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B73)</f>
         <v/>
       </c>
-      <c r="L73" s="14">
+      <c r="L73" s="12">
         <f>K73-J73</f>
         <v/>
       </c>
-      <c r="M73" s="14">
+      <c r="M73" s="12">
         <f>MAX(0,J73-K73)</f>
         <v/>
       </c>
-      <c r="N73" s="14" t="inlineStr">
+      <c r="N73" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O73" s="14" t="inlineStr">
+      <c r="O73" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P73" s="14" t="inlineStr">
+      <c r="P73" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="14" t="n">
+      <c r="A74" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B74" s="15" t="n">
+      <c r="B74" s="13" t="n">
         <v>46126</v>
       </c>
-      <c r="C74" s="14" t="inlineStr">
+      <c r="C74" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D74" s="14" t="inlineStr">
+      <c r="D74" s="12" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="E74" s="14" t="inlineStr">
+      <c r="E74" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F74" s="14">
+      <c r="F74" s="12">
         <f>IF(J74="","",IF(J74&lt;0,"-","")&amp;INT(ABS(J74)/60)&amp;"h "&amp;TEXT(MOD(ABS(J74),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G74" s="14">
+      <c r="G74" s="12">
         <f>IF(K74="","",IF(K74&lt;0,"-","")&amp;INT(ABS(K74)/60)&amp;"h "&amp;TEXT(MOD(ABS(K74),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H74" s="5">
         <f>IF(L74="","",IF(L74&lt;0,"-","")&amp;INT(ABS(L74)/60)&amp;"h "&amp;TEXT(MOD(ABS(L74),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I74" s="14">
+      <c r="I74" s="12">
         <f>IF(M74="","",IF(M74&lt;0,"-","")&amp;INT(ABS(M74)/60)&amp;"h "&amp;TEXT(MOD(ABS(M74),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J74" s="14" t="n">
+      <c r="J74" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K74" s="14">
+      <c r="K74" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B74)</f>
         <v/>
       </c>
-      <c r="L74" s="14">
+      <c r="L74" s="12">
         <f>K74-J74</f>
         <v/>
       </c>
-      <c r="M74" s="14">
+      <c r="M74" s="12">
         <f>MAX(0,J74-K74)</f>
         <v/>
       </c>
-      <c r="N74" s="14" t="inlineStr">
+      <c r="N74" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O74" s="14" t="inlineStr">
+      <c r="O74" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P74" s="14" t="inlineStr">
+      <c r="P74" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="14" t="n">
+      <c r="A75" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B75" s="15" t="n">
+      <c r="B75" s="13" t="n">
         <v>46127</v>
       </c>
-      <c r="C75" s="14" t="inlineStr">
+      <c r="C75" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D75" s="14" t="inlineStr">
+      <c r="D75" s="12" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="E75" s="14" t="inlineStr">
+      <c r="E75" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F75" s="14">
+      <c r="F75" s="12">
         <f>IF(J75="","",IF(J75&lt;0,"-","")&amp;INT(ABS(J75)/60)&amp;"h "&amp;TEXT(MOD(ABS(J75),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G75" s="14">
+      <c r="G75" s="12">
         <f>IF(K75="","",IF(K75&lt;0,"-","")&amp;INT(ABS(K75)/60)&amp;"h "&amp;TEXT(MOD(ABS(K75),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H75" s="5">
         <f>IF(L75="","",IF(L75&lt;0,"-","")&amp;INT(ABS(L75)/60)&amp;"h "&amp;TEXT(MOD(ABS(L75),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I75" s="14">
+      <c r="I75" s="12">
         <f>IF(M75="","",IF(M75&lt;0,"-","")&amp;INT(ABS(M75)/60)&amp;"h "&amp;TEXT(MOD(ABS(M75),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J75" s="14" t="n">
+      <c r="J75" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K75" s="14">
+      <c r="K75" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B75)</f>
         <v/>
       </c>
-      <c r="L75" s="14">
+      <c r="L75" s="12">
         <f>K75-J75</f>
         <v/>
       </c>
-      <c r="M75" s="14">
+      <c r="M75" s="12">
         <f>MAX(0,J75-K75)</f>
         <v/>
       </c>
-      <c r="N75" s="14" t="inlineStr">
+      <c r="N75" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O75" s="14" t="inlineStr">
+      <c r="O75" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P75" s="14" t="inlineStr">
+      <c r="P75" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="14" t="n">
+      <c r="A76" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B76" s="15" t="n">
+      <c r="B76" s="13" t="n">
         <v>46128</v>
       </c>
-      <c r="C76" s="14" t="inlineStr">
+      <c r="C76" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D76" s="14" t="inlineStr">
+      <c r="D76" s="12" t="inlineStr">
         <is>
           <t>08:30</t>
         </is>
       </c>
-      <c r="E76" s="14" t="inlineStr">
+      <c r="E76" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F76" s="14">
+      <c r="F76" s="12">
         <f>IF(J76="","",IF(J76&lt;0,"-","")&amp;INT(ABS(J76)/60)&amp;"h "&amp;TEXT(MOD(ABS(J76),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G76" s="14">
+      <c r="G76" s="12">
         <f>IF(K76="","",IF(K76&lt;0,"-","")&amp;INT(ABS(K76)/60)&amp;"h "&amp;TEXT(MOD(ABS(K76),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H76" s="5">
         <f>IF(L76="","",IF(L76&lt;0,"-","")&amp;INT(ABS(L76)/60)&amp;"h "&amp;TEXT(MOD(ABS(L76),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I76" s="14">
+      <c r="I76" s="12">
         <f>IF(M76="","",IF(M76&lt;0,"-","")&amp;INT(ABS(M76)/60)&amp;"h "&amp;TEXT(MOD(ABS(M76),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J76" s="14" t="n">
+      <c r="J76" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K76" s="14">
+      <c r="K76" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B76)</f>
         <v/>
       </c>
-      <c r="L76" s="14">
+      <c r="L76" s="12">
         <f>K76-J76</f>
         <v/>
       </c>
-      <c r="M76" s="14">
+      <c r="M76" s="12">
         <f>MAX(0,J76-K76)</f>
         <v/>
       </c>
-      <c r="N76" s="14" t="inlineStr">
+      <c r="N76" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O76" s="14" t="inlineStr">
+      <c r="O76" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P76" s="14" t="inlineStr">
+      <c r="P76" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="14" t="n">
+      <c r="A77" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B77" s="15" t="n">
+      <c r="B77" s="13" t="n">
         <v>46129</v>
       </c>
-      <c r="C77" s="14" t="inlineStr">
+      <c r="C77" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D77" s="14" t="inlineStr">
+      <c r="D77" s="12" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="E77" s="14" t="inlineStr">
+      <c r="E77" s="12" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
-      <c r="F77" s="14">
+      <c r="F77" s="12">
         <f>IF(J77="","",IF(J77&lt;0,"-","")&amp;INT(ABS(J77)/60)&amp;"h "&amp;TEXT(MOD(ABS(J77),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G77" s="14">
+      <c r="G77" s="12">
         <f>IF(K77="","",IF(K77&lt;0,"-","")&amp;INT(ABS(K77)/60)&amp;"h "&amp;TEXT(MOD(ABS(K77),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H77" s="5">
         <f>IF(L77="","",IF(L77&lt;0,"-","")&amp;INT(ABS(L77)/60)&amp;"h "&amp;TEXT(MOD(ABS(L77),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I77" s="14">
+      <c r="I77" s="12">
         <f>IF(M77="","",IF(M77&lt;0,"-","")&amp;INT(ABS(M77)/60)&amp;"h "&amp;TEXT(MOD(ABS(M77),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J77" s="14" t="n">
+      <c r="J77" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K77" s="14">
+      <c r="K77" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B77)</f>
         <v/>
       </c>
-      <c r="L77" s="14">
+      <c r="L77" s="12">
         <f>K77-J77</f>
         <v/>
       </c>
-      <c r="M77" s="14">
+      <c r="M77" s="12">
         <f>MAX(0,J77-K77)</f>
         <v/>
       </c>
-      <c r="N77" s="14" t="inlineStr">
+      <c r="N77" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O77" s="14" t="inlineStr">
+      <c r="O77" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P77" s="14" t="inlineStr">
+      <c r="P77" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="n">
         <v>17</v>
       </c>
       <c r="B78" s="6" t="n">
         <v>46132</v>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
           <t>16:30</t>
@@ -21843,365 +24813,365 @@
       <c r="L82" s="3">
         <f>K82-J82</f>
         <v/>
       </c>
       <c r="M82" s="3">
         <f>MAX(0,J82-K82)</f>
         <v/>
       </c>
       <c r="N82" s="3" t="inlineStr">
         <is>
           <t>Robotik 24FADP01 24FSDV01</t>
         </is>
       </c>
       <c r="O82" s="3" t="inlineStr">
         <is>
           <t>Robotik 24FADP01, 24FSDV01, Pause</t>
         </is>
       </c>
       <c r="P82" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="14" t="n">
+      <c r="A83" s="12" t="n">
         <v>18</v>
       </c>
-      <c r="B83" s="15" t="n">
+      <c r="B83" s="13" t="n">
         <v>46139</v>
       </c>
-      <c r="C83" s="14" t="inlineStr">
+      <c r="C83" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D83" s="14" t="inlineStr">
+      <c r="D83" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E83" s="14" t="inlineStr">
+      <c r="E83" s="12" t="inlineStr">
         <is>
           <t>13:15</t>
         </is>
       </c>
-      <c r="F83" s="14">
+      <c r="F83" s="12">
         <f>IF(J83="","",IF(J83&lt;0,"-","")&amp;INT(ABS(J83)/60)&amp;"h "&amp;TEXT(MOD(ABS(J83),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G83" s="14">
+      <c r="G83" s="12">
         <f>IF(K83="","",IF(K83&lt;0,"-","")&amp;INT(ABS(K83)/60)&amp;"h "&amp;TEXT(MOD(ABS(K83),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H83" s="5">
         <f>IF(L83="","",IF(L83&lt;0,"-","")&amp;INT(ABS(L83)/60)&amp;"h "&amp;TEXT(MOD(ABS(L83),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I83" s="14">
+      <c r="I83" s="12">
         <f>IF(M83="","",IF(M83&lt;0,"-","")&amp;INT(ABS(M83)/60)&amp;"h "&amp;TEXT(MOD(ABS(M83),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J83" s="14" t="n">
+      <c r="J83" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K83" s="14">
+      <c r="K83" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B83)</f>
         <v/>
       </c>
-      <c r="L83" s="14">
+      <c r="L83" s="12">
         <f>K83-J83</f>
         <v/>
       </c>
-      <c r="M83" s="14">
+      <c r="M83" s="12">
         <f>MAX(0,J83-K83)</f>
         <v/>
       </c>
-      <c r="N83" s="14" t="inlineStr">
+      <c r="N83" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O83" s="14" t="inlineStr">
+      <c r="O83" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P83" s="14" t="inlineStr">
+      <c r="P83" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="14" t="n">
+      <c r="A84" s="12" t="n">
         <v>18</v>
       </c>
-      <c r="B84" s="15" t="n">
+      <c r="B84" s="13" t="n">
         <v>46140</v>
       </c>
-      <c r="C84" s="14" t="inlineStr">
+      <c r="C84" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D84" s="14" t="inlineStr">
+      <c r="D84" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E84" s="14" t="inlineStr">
+      <c r="E84" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F84" s="14">
+      <c r="F84" s="12">
         <f>IF(J84="","",IF(J84&lt;0,"-","")&amp;INT(ABS(J84)/60)&amp;"h "&amp;TEXT(MOD(ABS(J84),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G84" s="14">
+      <c r="G84" s="12">
         <f>IF(K84="","",IF(K84&lt;0,"-","")&amp;INT(ABS(K84)/60)&amp;"h "&amp;TEXT(MOD(ABS(K84),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H84" s="4">
         <f>IF(L84="","",IF(L84&lt;0,"-","")&amp;INT(ABS(L84)/60)&amp;"h "&amp;TEXT(MOD(ABS(L84),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I84" s="14">
+      <c r="I84" s="12">
         <f>IF(M84="","",IF(M84&lt;0,"-","")&amp;INT(ABS(M84)/60)&amp;"h "&amp;TEXT(MOD(ABS(M84),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J84" s="14" t="n">
+      <c r="J84" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K84" s="14">
+      <c r="K84" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B84)</f>
         <v/>
       </c>
-      <c r="L84" s="14">
+      <c r="L84" s="12">
         <f>K84-J84</f>
         <v/>
       </c>
-      <c r="M84" s="14">
+      <c r="M84" s="12">
         <f>MAX(0,J84-K84)</f>
         <v/>
       </c>
-      <c r="N84" s="14" t="inlineStr">
+      <c r="N84" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O84" s="14" t="inlineStr">
+      <c r="O84" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P84" s="14" t="inlineStr">
+      <c r="P84" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="18" t="n">
+      <c r="A85" s="16" t="n">
         <v>18</v>
       </c>
-      <c r="B85" s="19" t="n">
+      <c r="B85" s="17" t="n">
         <v>46141</v>
       </c>
-      <c r="C85" s="18" t="inlineStr">
+      <c r="C85" s="16" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D85" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F85" s="18">
+      <c r="D85" s="16" t="inlineStr"/>
+      <c r="E85" s="16" t="inlineStr"/>
+      <c r="F85" s="16">
         <f>IF(J85="","",IF(J85&lt;0,"-","")&amp;INT(ABS(J85)/60)&amp;"h "&amp;TEXT(MOD(ABS(J85),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G85" s="18">
+      <c r="G85" s="16">
         <f>IF(K85="","",IF(K85&lt;0,"-","")&amp;INT(ABS(K85)/60)&amp;"h "&amp;TEXT(MOD(ABS(K85),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H85" s="18">
+      <c r="H85" s="16">
         <f>IF(L85="","",IF(L85&lt;0,"-","")&amp;INT(ABS(L85)/60)&amp;"h "&amp;TEXT(MOD(ABS(L85),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I85" s="18">
+      <c r="I85" s="16">
         <f>IF(M85="","",IF(M85&lt;0,"-","")&amp;INT(ABS(M85)/60)&amp;"h "&amp;TEXT(MOD(ABS(M85),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J85" s="18" t="n">
+      <c r="J85" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K85" s="18">
+      <c r="K85" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B85)</f>
         <v/>
       </c>
-      <c r="L85" s="18">
+      <c r="L85" s="16">
         <f>K85-J85</f>
         <v/>
       </c>
-      <c r="M85" s="18">
+      <c r="M85" s="16">
         <f>MAX(0,J85-K85)</f>
         <v/>
       </c>
-      <c r="N85" s="18" t="inlineStr">
+      <c r="N85" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O85" s="18" t="inlineStr">
+      <c r="O85" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P85" s="18" t="inlineStr">
+      <c r="P85" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="16" t="n">
+      <c r="A86" s="14" t="n">
         <v>18</v>
       </c>
-      <c r="B86" s="17" t="n">
+      <c r="B86" s="15" t="n">
         <v>46142</v>
       </c>
-      <c r="C86" s="16" t="inlineStr">
+      <c r="C86" s="14" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D86" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F86" s="16">
+      <c r="D86" s="14" t="inlineStr"/>
+      <c r="E86" s="14" t="inlineStr"/>
+      <c r="F86" s="14">
         <f>IF(J86="","",IF(J86&lt;0,"-","")&amp;INT(ABS(J86)/60)&amp;"h "&amp;TEXT(MOD(ABS(J86),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G86" s="16">
+      <c r="G86" s="14">
         <f>IF(K86="","",IF(K86&lt;0,"-","")&amp;INT(ABS(K86)/60)&amp;"h "&amp;TEXT(MOD(ABS(K86),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H86" s="5">
         <f>IF(L86="","",IF(L86&lt;0,"-","")&amp;INT(ABS(L86)/60)&amp;"h "&amp;TEXT(MOD(ABS(L86),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I86" s="16">
+      <c r="I86" s="14">
         <f>IF(M86="","",IF(M86&lt;0,"-","")&amp;INT(ABS(M86)/60)&amp;"h "&amp;TEXT(MOD(ABS(M86),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J86" s="16" t="n">
+      <c r="J86" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K86" s="16">
+      <c r="K86" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B86)</f>
         <v/>
       </c>
-      <c r="L86" s="16">
+      <c r="L86" s="14">
         <f>K86-J86</f>
         <v/>
       </c>
-      <c r="M86" s="16">
+      <c r="M86" s="14">
         <f>MAX(0,J86-K86)</f>
         <v/>
       </c>
-      <c r="N86" s="16" t="inlineStr">
+      <c r="N86" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O86" s="16" t="inlineStr">
+      <c r="O86" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P86" s="16" t="inlineStr">
+      <c r="P86" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="11" t="n">
+      <c r="A87" s="9" t="n">
         <v>18</v>
       </c>
-      <c r="B87" s="12" t="n">
+      <c r="B87" s="10" t="n">
         <v>46143</v>
       </c>
-      <c r="C87" s="11" t="inlineStr">
+      <c r="C87" s="9" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D87" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F87" s="11">
+      <c r="D87" s="9" t="inlineStr"/>
+      <c r="E87" s="9" t="inlineStr"/>
+      <c r="F87" s="9">
         <f>IF(J87="","",IF(J87&lt;0,"-","")&amp;INT(ABS(J87)/60)&amp;"h "&amp;TEXT(MOD(ABS(J87),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G87" s="11">
+      <c r="G87" s="9">
         <f>IF(K87="","",IF(K87&lt;0,"-","")&amp;INT(ABS(K87)/60)&amp;"h "&amp;TEXT(MOD(ABS(K87),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H87" s="11">
+      <c r="H87" s="9">
         <f>IF(L87="","",IF(L87&lt;0,"-","")&amp;INT(ABS(L87)/60)&amp;"h "&amp;TEXT(MOD(ABS(L87),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I87" s="11">
+      <c r="I87" s="9">
         <f>IF(M87="","",IF(M87&lt;0,"-","")&amp;INT(ABS(M87)/60)&amp;"h "&amp;TEXT(MOD(ABS(M87),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J87" s="11" t="n">
+      <c r="J87" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K87" s="11">
+      <c r="K87" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B87)</f>
         <v/>
       </c>
-      <c r="L87" s="11">
+      <c r="L87" s="9">
         <f>K87-J87</f>
         <v/>
       </c>
-      <c r="M87" s="11">
+      <c r="M87" s="9">
         <f>MAX(0,J87-K87)</f>
         <v/>
       </c>
-      <c r="N87" s="11" t="inlineStr">
+      <c r="N87" s="9" t="inlineStr">
         <is>
           <t>1. Mai</t>
         </is>
       </c>
-      <c r="O87" s="11" t="inlineStr">
+      <c r="O87" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P87" s="11" t="inlineStr">
+      <c r="P87" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="n">
         <v>19</v>
       </c>
       <c r="B88" s="6" t="n">
         <v>46146</v>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>16:00</t>
@@ -22305,51 +25275,51 @@
       </c>
       <c r="M89" s="3">
         <f>MAX(0,J89-K89)</f>
         <v/>
       </c>
       <c r="N89" s="3" t="inlineStr">
         <is>
           <t>Basis-Softwarelogik 25FS03</t>
         </is>
       </c>
       <c r="O89" s="3" t="inlineStr">
         <is>
           <t>Basis-Softwarelogik 25FS03, Pause</t>
         </is>
       </c>
       <c r="P89" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B90" s="13" t="n">
+      <c r="B90" s="11" t="n">
         <v>46148</v>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr"/>
       <c r="E90" s="4" t="inlineStr"/>
       <c r="F90" s="4">
         <f>IF(J90="","",IF(J90&lt;0,"-","")&amp;INT(ABS(J90)/60)&amp;"h "&amp;TEXT(MOD(ABS(J90),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G90" s="4">
         <f>IF(K90="","",IF(K90&lt;0,"-","")&amp;INT(ABS(K90)/60)&amp;"h "&amp;TEXT(MOD(ABS(K90),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H90" s="4">
         <f>IF(L90="","",IF(L90&lt;0,"-","")&amp;INT(ABS(L90)/60)&amp;"h "&amp;TEXT(MOD(ABS(L90),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I90" s="4">
         <f>IF(M90="","",IF(M90&lt;0,"-","")&amp;INT(ABS(M90)/60)&amp;"h "&amp;TEXT(MOD(ABS(M90),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -22366,51 +25336,51 @@
       </c>
       <c r="M90" s="4">
         <f>MAX(0,J90-K90)</f>
         <v/>
       </c>
       <c r="N90" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O90" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B91" s="13" t="n">
+      <c r="B91" s="11" t="n">
         <v>46149</v>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr"/>
       <c r="E91" s="4" t="inlineStr"/>
       <c r="F91" s="4">
         <f>IF(J91="","",IF(J91&lt;0,"-","")&amp;INT(ABS(J91)/60)&amp;"h "&amp;TEXT(MOD(ABS(J91),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G91" s="4">
         <f>IF(K91="","",IF(K91&lt;0,"-","")&amp;INT(ABS(K91)/60)&amp;"h "&amp;TEXT(MOD(ABS(K91),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H91" s="4">
         <f>IF(L91="","",IF(L91&lt;0,"-","")&amp;INT(ABS(L91)/60)&amp;"h "&amp;TEXT(MOD(ABS(L91),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I91" s="4">
         <f>IF(M91="","",IF(M91&lt;0,"-","")&amp;INT(ABS(M91)/60)&amp;"h "&amp;TEXT(MOD(ABS(M91),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -22427,51 +25397,51 @@
       </c>
       <c r="M91" s="4">
         <f>MAX(0,J91-K91)</f>
         <v/>
       </c>
       <c r="N91" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O91" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B92" s="13" t="n">
+      <c r="B92" s="11" t="n">
         <v>46150</v>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr"/>
       <c r="E92" s="4" t="inlineStr"/>
       <c r="F92" s="4">
         <f>IF(J92="","",IF(J92&lt;0,"-","")&amp;INT(ABS(J92)/60)&amp;"h "&amp;TEXT(MOD(ABS(J92),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G92" s="4">
         <f>IF(K92="","",IF(K92&lt;0,"-","")&amp;INT(ABS(K92)/60)&amp;"h "&amp;TEXT(MOD(ABS(K92),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H92" s="4">
         <f>IF(L92="","",IF(L92&lt;0,"-","")&amp;INT(ABS(L92)/60)&amp;"h "&amp;TEXT(MOD(ABS(L92),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I92" s="4">
         <f>IF(M92="","",IF(M92&lt;0,"-","")&amp;INT(ABS(M92)/60)&amp;"h "&amp;TEXT(MOD(ABS(M92),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -22485,381 +25455,381 @@
       <c r="L92" s="4">
         <f>K92-J92</f>
         <v/>
       </c>
       <c r="M92" s="4">
         <f>MAX(0,J92-K92)</f>
         <v/>
       </c>
       <c r="N92" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O92" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="14" t="n">
+      <c r="A93" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B93" s="15" t="n">
+      <c r="B93" s="13" t="n">
         <v>46153</v>
       </c>
-      <c r="C93" s="14" t="inlineStr">
+      <c r="C93" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D93" s="14" t="inlineStr">
+      <c r="D93" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E93" s="14" t="inlineStr">
+      <c r="E93" s="12" t="inlineStr">
         <is>
           <t>16:45</t>
         </is>
       </c>
-      <c r="F93" s="14">
+      <c r="F93" s="12">
         <f>IF(J93="","",IF(J93&lt;0,"-","")&amp;INT(ABS(J93)/60)&amp;"h "&amp;TEXT(MOD(ABS(J93),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G93" s="14">
+      <c r="G93" s="12">
         <f>IF(K93="","",IF(K93&lt;0,"-","")&amp;INT(ABS(K93)/60)&amp;"h "&amp;TEXT(MOD(ABS(K93),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H93" s="4">
         <f>IF(L93="","",IF(L93&lt;0,"-","")&amp;INT(ABS(L93)/60)&amp;"h "&amp;TEXT(MOD(ABS(L93),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I93" s="14">
+      <c r="I93" s="12">
         <f>IF(M93="","",IF(M93&lt;0,"-","")&amp;INT(ABS(M93)/60)&amp;"h "&amp;TEXT(MOD(ABS(M93),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J93" s="14" t="n">
+      <c r="J93" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K93" s="14">
+      <c r="K93" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B93)</f>
         <v/>
       </c>
-      <c r="L93" s="14">
+      <c r="L93" s="12">
         <f>K93-J93</f>
         <v/>
       </c>
-      <c r="M93" s="14">
+      <c r="M93" s="12">
         <f>MAX(0,J93-K93)</f>
         <v/>
       </c>
-      <c r="N93" s="14" t="inlineStr">
+      <c r="N93" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O93" s="14" t="inlineStr">
+      <c r="O93" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P93" s="14" t="inlineStr">
+      <c r="P93" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="14" t="n">
+      <c r="A94" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B94" s="15" t="n">
+      <c r="B94" s="13" t="n">
         <v>46154</v>
       </c>
-      <c r="C94" s="14" t="inlineStr">
+      <c r="C94" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D94" s="14" t="inlineStr">
+      <c r="D94" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E94" s="14" t="inlineStr">
+      <c r="E94" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F94" s="14">
+      <c r="F94" s="12">
         <f>IF(J94="","",IF(J94&lt;0,"-","")&amp;INT(ABS(J94)/60)&amp;"h "&amp;TEXT(MOD(ABS(J94),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G94" s="14">
+      <c r="G94" s="12">
         <f>IF(K94="","",IF(K94&lt;0,"-","")&amp;INT(ABS(K94)/60)&amp;"h "&amp;TEXT(MOD(ABS(K94),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H94" s="4">
         <f>IF(L94="","",IF(L94&lt;0,"-","")&amp;INT(ABS(L94)/60)&amp;"h "&amp;TEXT(MOD(ABS(L94),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I94" s="14">
+      <c r="I94" s="12">
         <f>IF(M94="","",IF(M94&lt;0,"-","")&amp;INT(ABS(M94)/60)&amp;"h "&amp;TEXT(MOD(ABS(M94),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J94" s="14" t="n">
+      <c r="J94" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K94" s="14">
+      <c r="K94" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B94)</f>
         <v/>
       </c>
-      <c r="L94" s="14">
+      <c r="L94" s="12">
         <f>K94-J94</f>
         <v/>
       </c>
-      <c r="M94" s="14">
+      <c r="M94" s="12">
         <f>MAX(0,J94-K94)</f>
         <v/>
       </c>
-      <c r="N94" s="14" t="inlineStr">
+      <c r="N94" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O94" s="14" t="inlineStr">
+      <c r="O94" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P94" s="14" t="inlineStr">
+      <c r="P94" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="14" t="n">
+      <c r="A95" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B95" s="15" t="n">
+      <c r="B95" s="13" t="n">
         <v>46155</v>
       </c>
-      <c r="C95" s="14" t="inlineStr">
+      <c r="C95" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D95" s="14" t="inlineStr">
+      <c r="D95" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E95" s="14" t="inlineStr">
+      <c r="E95" s="12" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
-      <c r="F95" s="14">
+      <c r="F95" s="12">
         <f>IF(J95="","",IF(J95&lt;0,"-","")&amp;INT(ABS(J95)/60)&amp;"h "&amp;TEXT(MOD(ABS(J95),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G95" s="14">
+      <c r="G95" s="12">
         <f>IF(K95="","",IF(K95&lt;0,"-","")&amp;INT(ABS(K95)/60)&amp;"h "&amp;TEXT(MOD(ABS(K95),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H95" s="4">
         <f>IF(L95="","",IF(L95&lt;0,"-","")&amp;INT(ABS(L95)/60)&amp;"h "&amp;TEXT(MOD(ABS(L95),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I95" s="14">
+      <c r="I95" s="12">
         <f>IF(M95="","",IF(M95&lt;0,"-","")&amp;INT(ABS(M95)/60)&amp;"h "&amp;TEXT(MOD(ABS(M95),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J95" s="14" t="n">
+      <c r="J95" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K95" s="14">
+      <c r="K95" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B95)</f>
         <v/>
       </c>
-      <c r="L95" s="14">
+      <c r="L95" s="12">
         <f>K95-J95</f>
         <v/>
       </c>
-      <c r="M95" s="14">
+      <c r="M95" s="12">
         <f>MAX(0,J95-K95)</f>
         <v/>
       </c>
-      <c r="N95" s="14" t="inlineStr">
+      <c r="N95" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O95" s="14" t="inlineStr">
+      <c r="O95" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P95" s="14" t="inlineStr">
+      <c r="P95" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" s="11" t="n">
+      <c r="A96" s="9" t="n">
         <v>20</v>
       </c>
-      <c r="B96" s="12" t="n">
+      <c r="B96" s="10" t="n">
         <v>46156</v>
       </c>
-      <c r="C96" s="11" t="inlineStr">
+      <c r="C96" s="9" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D96" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F96" s="11">
+      <c r="D96" s="9" t="inlineStr"/>
+      <c r="E96" s="9" t="inlineStr"/>
+      <c r="F96" s="9">
         <f>IF(J96="","",IF(J96&lt;0,"-","")&amp;INT(ABS(J96)/60)&amp;"h "&amp;TEXT(MOD(ABS(J96),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G96" s="11">
+      <c r="G96" s="9">
         <f>IF(K96="","",IF(K96&lt;0,"-","")&amp;INT(ABS(K96)/60)&amp;"h "&amp;TEXT(MOD(ABS(K96),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H96" s="11">
+      <c r="H96" s="9">
         <f>IF(L96="","",IF(L96&lt;0,"-","")&amp;INT(ABS(L96)/60)&amp;"h "&amp;TEXT(MOD(ABS(L96),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I96" s="11">
+      <c r="I96" s="9">
         <f>IF(M96="","",IF(M96&lt;0,"-","")&amp;INT(ABS(M96)/60)&amp;"h "&amp;TEXT(MOD(ABS(M96),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J96" s="11" t="n">
+      <c r="J96" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K96" s="11">
+      <c r="K96" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B96)</f>
         <v/>
       </c>
-      <c r="L96" s="11">
+      <c r="L96" s="9">
         <f>K96-J96</f>
         <v/>
       </c>
-      <c r="M96" s="11">
+      <c r="M96" s="9">
         <f>MAX(0,J96-K96)</f>
         <v/>
       </c>
-      <c r="N96" s="11" t="inlineStr">
+      <c r="N96" s="9" t="inlineStr">
         <is>
           <t>Christi Himmelfahrt</t>
         </is>
       </c>
-      <c r="O96" s="11" t="inlineStr">
+      <c r="O96" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P96" s="11" t="inlineStr">
+      <c r="P96" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="14" t="n">
+      <c r="A97" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B97" s="15" t="n">
+      <c r="B97" s="13" t="n">
         <v>46157</v>
       </c>
-      <c r="C97" s="14" t="inlineStr">
+      <c r="C97" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D97" s="14" t="inlineStr">
+      <c r="D97" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E97" s="14" t="inlineStr">
+      <c r="E97" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F97" s="14">
+      <c r="F97" s="12">
         <f>IF(J97="","",IF(J97&lt;0,"-","")&amp;INT(ABS(J97)/60)&amp;"h "&amp;TEXT(MOD(ABS(J97),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G97" s="14">
+      <c r="G97" s="12">
         <f>IF(K97="","",IF(K97&lt;0,"-","")&amp;INT(ABS(K97)/60)&amp;"h "&amp;TEXT(MOD(ABS(K97),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H97" s="4">
         <f>IF(L97="","",IF(L97&lt;0,"-","")&amp;INT(ABS(L97)/60)&amp;"h "&amp;TEXT(MOD(ABS(L97),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I97" s="14">
+      <c r="I97" s="12">
         <f>IF(M97="","",IF(M97&lt;0,"-","")&amp;INT(ABS(M97)/60)&amp;"h "&amp;TEXT(MOD(ABS(M97),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J97" s="14" t="n">
+      <c r="J97" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K97" s="14">
+      <c r="K97" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B97)</f>
         <v/>
       </c>
-      <c r="L97" s="14">
+      <c r="L97" s="12">
         <f>K97-J97</f>
         <v/>
       </c>
-      <c r="M97" s="14">
+      <c r="M97" s="12">
         <f>MAX(0,J97-K97)</f>
         <v/>
       </c>
-      <c r="N97" s="14" t="inlineStr">
+      <c r="N97" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O97" s="14" t="inlineStr">
+      <c r="O97" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P97" s="14" t="inlineStr">
+      <c r="P97" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3" t="n">
         <v>21</v>
       </c>
       <c r="B98" s="6" t="n">
         <v>46160</v>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
           <t>14:45</t>
@@ -22891,166 +25861,166 @@
       <c r="L98" s="3">
         <f>K98-J98</f>
         <v/>
       </c>
       <c r="M98" s="3">
         <f>MAX(0,J98-K98)</f>
         <v/>
       </c>
       <c r="N98" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O98" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P98" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="16" t="n">
+      <c r="A99" s="14" t="n">
         <v>21</v>
       </c>
-      <c r="B99" s="17" t="n">
+      <c r="B99" s="15" t="n">
         <v>46161</v>
       </c>
-      <c r="C99" s="16" t="inlineStr">
+      <c r="C99" s="14" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D99" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F99" s="16">
+      <c r="D99" s="14" t="inlineStr"/>
+      <c r="E99" s="14" t="inlineStr"/>
+      <c r="F99" s="14">
         <f>IF(J99="","",IF(J99&lt;0,"-","")&amp;INT(ABS(J99)/60)&amp;"h "&amp;TEXT(MOD(ABS(J99),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G99" s="16">
+      <c r="G99" s="14">
         <f>IF(K99="","",IF(K99&lt;0,"-","")&amp;INT(ABS(K99)/60)&amp;"h "&amp;TEXT(MOD(ABS(K99),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H99" s="5">
         <f>IF(L99="","",IF(L99&lt;0,"-","")&amp;INT(ABS(L99)/60)&amp;"h "&amp;TEXT(MOD(ABS(L99),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I99" s="16">
+      <c r="I99" s="14">
         <f>IF(M99="","",IF(M99&lt;0,"-","")&amp;INT(ABS(M99)/60)&amp;"h "&amp;TEXT(MOD(ABS(M99),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J99" s="16" t="n">
+      <c r="J99" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K99" s="16">
+      <c r="K99" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B99)</f>
         <v/>
       </c>
-      <c r="L99" s="16">
+      <c r="L99" s="14">
         <f>K99-J99</f>
         <v/>
       </c>
-      <c r="M99" s="16">
+      <c r="M99" s="14">
         <f>MAX(0,J99-K99)</f>
         <v/>
       </c>
-      <c r="N99" s="16" t="inlineStr">
+      <c r="N99" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O99" s="16" t="inlineStr">
+      <c r="O99" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P99" s="16" t="inlineStr">
+      <c r="P99" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="18" t="n">
+      <c r="A100" s="16" t="n">
         <v>21</v>
       </c>
-      <c r="B100" s="19" t="n">
+      <c r="B100" s="17" t="n">
         <v>46162</v>
       </c>
-      <c r="C100" s="18" t="inlineStr">
+      <c r="C100" s="16" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D100" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F100" s="18">
+      <c r="D100" s="16" t="inlineStr"/>
+      <c r="E100" s="16" t="inlineStr"/>
+      <c r="F100" s="16">
         <f>IF(J100="","",IF(J100&lt;0,"-","")&amp;INT(ABS(J100)/60)&amp;"h "&amp;TEXT(MOD(ABS(J100),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G100" s="18">
+      <c r="G100" s="16">
         <f>IF(K100="","",IF(K100&lt;0,"-","")&amp;INT(ABS(K100)/60)&amp;"h "&amp;TEXT(MOD(ABS(K100),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H100" s="18">
+      <c r="H100" s="16">
         <f>IF(L100="","",IF(L100&lt;0,"-","")&amp;INT(ABS(L100)/60)&amp;"h "&amp;TEXT(MOD(ABS(L100),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I100" s="18">
+      <c r="I100" s="16">
         <f>IF(M100="","",IF(M100&lt;0,"-","")&amp;INT(ABS(M100)/60)&amp;"h "&amp;TEXT(MOD(ABS(M100),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J100" s="18" t="n">
+      <c r="J100" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K100" s="18">
+      <c r="K100" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B100)</f>
         <v/>
       </c>
-      <c r="L100" s="18">
+      <c r="L100" s="16">
         <f>K100-J100</f>
         <v/>
       </c>
-      <c r="M100" s="18">
+      <c r="M100" s="16">
         <f>MAX(0,J100-K100)</f>
         <v/>
       </c>
-      <c r="N100" s="18" t="inlineStr">
+      <c r="N100" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O100" s="18" t="inlineStr">
+      <c r="O100" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P100" s="18" t="inlineStr">
+      <c r="P100" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="n">
         <v>21</v>
       </c>
       <c r="B101" s="6" t="n">
         <v>46163</v>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
           <t>13:45</t>
@@ -23151,381 +26121,381 @@
       <c r="L102" s="3">
         <f>K102-J102</f>
         <v/>
       </c>
       <c r="M102" s="3">
         <f>MAX(0,J102-K102)</f>
         <v/>
       </c>
       <c r="N102" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O102" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P102" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="11" t="n">
+      <c r="A103" s="9" t="n">
         <v>22</v>
       </c>
-      <c r="B103" s="12" t="n">
+      <c r="B103" s="10" t="n">
         <v>46167</v>
       </c>
-      <c r="C103" s="11" t="inlineStr">
+      <c r="C103" s="9" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D103" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F103" s="11">
+      <c r="D103" s="9" t="inlineStr"/>
+      <c r="E103" s="9" t="inlineStr"/>
+      <c r="F103" s="9">
         <f>IF(J103="","",IF(J103&lt;0,"-","")&amp;INT(ABS(J103)/60)&amp;"h "&amp;TEXT(MOD(ABS(J103),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G103" s="11">
+      <c r="G103" s="9">
         <f>IF(K103="","",IF(K103&lt;0,"-","")&amp;INT(ABS(K103)/60)&amp;"h "&amp;TEXT(MOD(ABS(K103),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H103" s="11">
+      <c r="H103" s="9">
         <f>IF(L103="","",IF(L103&lt;0,"-","")&amp;INT(ABS(L103)/60)&amp;"h "&amp;TEXT(MOD(ABS(L103),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I103" s="11">
+      <c r="I103" s="9">
         <f>IF(M103="","",IF(M103&lt;0,"-","")&amp;INT(ABS(M103)/60)&amp;"h "&amp;TEXT(MOD(ABS(M103),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J103" s="11" t="n">
+      <c r="J103" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K103" s="11">
+      <c r="K103" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B103)</f>
         <v/>
       </c>
-      <c r="L103" s="11">
+      <c r="L103" s="9">
         <f>K103-J103</f>
         <v/>
       </c>
-      <c r="M103" s="11">
+      <c r="M103" s="9">
         <f>MAX(0,J103-K103)</f>
         <v/>
       </c>
-      <c r="N103" s="11" t="inlineStr">
+      <c r="N103" s="9" t="inlineStr">
         <is>
           <t>Pfingstmontag</t>
         </is>
       </c>
-      <c r="O103" s="11" t="inlineStr">
+      <c r="O103" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P103" s="11" t="inlineStr">
+      <c r="P103" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="14" t="n">
+      <c r="A104" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="B104" s="15" t="n">
+      <c r="B104" s="13" t="n">
         <v>46168</v>
       </c>
-      <c r="C104" s="14" t="inlineStr">
+      <c r="C104" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D104" s="14" t="inlineStr">
+      <c r="D104" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E104" s="14" t="inlineStr">
+      <c r="E104" s="12" t="inlineStr">
         <is>
           <t>16:30</t>
         </is>
       </c>
-      <c r="F104" s="14">
+      <c r="F104" s="12">
         <f>IF(J104="","",IF(J104&lt;0,"-","")&amp;INT(ABS(J104)/60)&amp;"h "&amp;TEXT(MOD(ABS(J104),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G104" s="14">
+      <c r="G104" s="12">
         <f>IF(K104="","",IF(K104&lt;0,"-","")&amp;INT(ABS(K104)/60)&amp;"h "&amp;TEXT(MOD(ABS(K104),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H104" s="4">
         <f>IF(L104="","",IF(L104&lt;0,"-","")&amp;INT(ABS(L104)/60)&amp;"h "&amp;TEXT(MOD(ABS(L104),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I104" s="14">
+      <c r="I104" s="12">
         <f>IF(M104="","",IF(M104&lt;0,"-","")&amp;INT(ABS(M104)/60)&amp;"h "&amp;TEXT(MOD(ABS(M104),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J104" s="14" t="n">
+      <c r="J104" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K104" s="14">
+      <c r="K104" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B104)</f>
         <v/>
       </c>
-      <c r="L104" s="14">
+      <c r="L104" s="12">
         <f>K104-J104</f>
         <v/>
       </c>
-      <c r="M104" s="14">
+      <c r="M104" s="12">
         <f>MAX(0,J104-K104)</f>
         <v/>
       </c>
-      <c r="N104" s="14" t="inlineStr">
+      <c r="N104" s="12" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
-      <c r="O104" s="14" t="inlineStr">
+      <c r="O104" s="12" t="inlineStr">
         <is>
           <t>mobileOffice, mobileOffice</t>
         </is>
       </c>
-      <c r="P104" s="14" t="inlineStr">
+      <c r="P104" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="18" t="n">
+      <c r="A105" s="16" t="n">
         <v>22</v>
       </c>
-      <c r="B105" s="19" t="n">
+      <c r="B105" s="17" t="n">
         <v>46169</v>
       </c>
-      <c r="C105" s="18" t="inlineStr">
+      <c r="C105" s="16" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D105" s="18" t="inlineStr">
+      <c r="D105" s="16" t="inlineStr">
         <is>
           <t>14:45</t>
         </is>
       </c>
-      <c r="E105" s="18" t="inlineStr">
+      <c r="E105" s="16" t="inlineStr">
         <is>
           <t>19:15</t>
         </is>
       </c>
-      <c r="F105" s="18">
+      <c r="F105" s="16">
         <f>IF(J105="","",IF(J105&lt;0,"-","")&amp;INT(ABS(J105)/60)&amp;"h "&amp;TEXT(MOD(ABS(J105),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G105" s="18">
+      <c r="G105" s="16">
         <f>IF(K105="","",IF(K105&lt;0,"-","")&amp;INT(ABS(K105)/60)&amp;"h "&amp;TEXT(MOD(ABS(K105),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H105" s="4">
         <f>IF(L105="","",IF(L105&lt;0,"-","")&amp;INT(ABS(L105)/60)&amp;"h "&amp;TEXT(MOD(ABS(L105),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I105" s="18">
+      <c r="I105" s="16">
         <f>IF(M105="","",IF(M105&lt;0,"-","")&amp;INT(ABS(M105)/60)&amp;"h "&amp;TEXT(MOD(ABS(M105),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J105" s="18" t="n">
+      <c r="J105" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K105" s="18">
+      <c r="K105" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B105)</f>
         <v/>
       </c>
-      <c r="L105" s="18">
+      <c r="L105" s="16">
         <f>K105-J105</f>
         <v/>
       </c>
-      <c r="M105" s="18">
+      <c r="M105" s="16">
         <f>MAX(0,J105-K105)</f>
         <v/>
       </c>
-      <c r="N105" s="18" t="inlineStr">
+      <c r="N105" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O105" s="18" t="inlineStr">
+      <c r="O105" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit, Probepräsentationen</t>
         </is>
       </c>
-      <c r="P105" s="18" t="inlineStr">
+      <c r="P105" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="14" t="n">
+      <c r="A106" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="B106" s="15" t="n">
+      <c r="B106" s="13" t="n">
         <v>46170</v>
       </c>
-      <c r="C106" s="14" t="inlineStr">
+      <c r="C106" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D106" s="14" t="inlineStr">
+      <c r="D106" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E106" s="14" t="inlineStr">
+      <c r="E106" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F106" s="14">
+      <c r="F106" s="12">
         <f>IF(J106="","",IF(J106&lt;0,"-","")&amp;INT(ABS(J106)/60)&amp;"h "&amp;TEXT(MOD(ABS(J106),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G106" s="14">
+      <c r="G106" s="12">
         <f>IF(K106="","",IF(K106&lt;0,"-","")&amp;INT(ABS(K106)/60)&amp;"h "&amp;TEXT(MOD(ABS(K106),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H106" s="4">
         <f>IF(L106="","",IF(L106&lt;0,"-","")&amp;INT(ABS(L106)/60)&amp;"h "&amp;TEXT(MOD(ABS(L106),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I106" s="14">
+      <c r="I106" s="12">
         <f>IF(M106="","",IF(M106&lt;0,"-","")&amp;INT(ABS(M106)/60)&amp;"h "&amp;TEXT(MOD(ABS(M106),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J106" s="14" t="n">
+      <c r="J106" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K106" s="14">
+      <c r="K106" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B106)</f>
         <v/>
       </c>
-      <c r="L106" s="14">
+      <c r="L106" s="12">
         <f>K106-J106</f>
         <v/>
       </c>
-      <c r="M106" s="14">
+      <c r="M106" s="12">
         <f>MAX(0,J106-K106)</f>
         <v/>
       </c>
-      <c r="N106" s="14" t="inlineStr">
+      <c r="N106" s="12" t="inlineStr">
         <is>
           <t>TTT Fobizz, Büro</t>
         </is>
       </c>
-      <c r="O106" s="14" t="inlineStr">
+      <c r="O106" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause, TTT Fobizz</t>
         </is>
       </c>
-      <c r="P106" s="14" t="inlineStr">
+      <c r="P106" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="14" t="n">
+      <c r="A107" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="B107" s="15" t="n">
+      <c r="B107" s="13" t="n">
         <v>46171</v>
       </c>
-      <c r="C107" s="14" t="inlineStr">
+      <c r="C107" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D107" s="14" t="inlineStr">
+      <c r="D107" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E107" s="14" t="inlineStr">
+      <c r="E107" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F107" s="14">
+      <c r="F107" s="12">
         <f>IF(J107="","",IF(J107&lt;0,"-","")&amp;INT(ABS(J107)/60)&amp;"h "&amp;TEXT(MOD(ABS(J107),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G107" s="14">
+      <c r="G107" s="12">
         <f>IF(K107="","",IF(K107&lt;0,"-","")&amp;INT(ABS(K107)/60)&amp;"h "&amp;TEXT(MOD(ABS(K107),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H107" s="14">
+      <c r="H107" s="12">
         <f>IF(L107="","",IF(L107&lt;0,"-","")&amp;INT(ABS(L107)/60)&amp;"h "&amp;TEXT(MOD(ABS(L107),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I107" s="14">
+      <c r="I107" s="12">
         <f>IF(M107="","",IF(M107&lt;0,"-","")&amp;INT(ABS(M107)/60)&amp;"h "&amp;TEXT(MOD(ABS(M107),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J107" s="14" t="n">
+      <c r="J107" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K107" s="14">
+      <c r="K107" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B107)</f>
         <v/>
       </c>
-      <c r="L107" s="14">
+      <c r="L107" s="12">
         <f>K107-J107</f>
         <v/>
       </c>
-      <c r="M107" s="14">
+      <c r="M107" s="12">
         <f>MAX(0,J107-K107)</f>
         <v/>
       </c>
-      <c r="N107" s="14" t="inlineStr">
+      <c r="N107" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O107" s="14" t="inlineStr">
+      <c r="O107" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P107" s="14" t="inlineStr">
+      <c r="P107" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="3" t="n">
         <v>23</v>
       </c>
       <c r="B108" s="6" t="n">
         <v>46174</v>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E108" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -23695,105 +26665,105 @@
       <c r="L110" s="3">
         <f>K110-J110</f>
         <v/>
       </c>
       <c r="M110" s="3">
         <f>MAX(0,J110-K110)</f>
         <v/>
       </c>
       <c r="N110" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="O110" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P110" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="11" t="n">
+      <c r="A111" s="9" t="n">
         <v>23</v>
       </c>
-      <c r="B111" s="12" t="n">
+      <c r="B111" s="10" t="n">
         <v>46177</v>
       </c>
-      <c r="C111" s="11" t="inlineStr">
+      <c r="C111" s="9" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D111" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F111" s="11">
+      <c r="D111" s="9" t="inlineStr"/>
+      <c r="E111" s="9" t="inlineStr"/>
+      <c r="F111" s="9">
         <f>IF(J111="","",IF(J111&lt;0,"-","")&amp;INT(ABS(J111)/60)&amp;"h "&amp;TEXT(MOD(ABS(J111),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G111" s="11">
+      <c r="G111" s="9">
         <f>IF(K111="","",IF(K111&lt;0,"-","")&amp;INT(ABS(K111)/60)&amp;"h "&amp;TEXT(MOD(ABS(K111),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H111" s="11">
+      <c r="H111" s="9">
         <f>IF(L111="","",IF(L111&lt;0,"-","")&amp;INT(ABS(L111)/60)&amp;"h "&amp;TEXT(MOD(ABS(L111),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I111" s="11">
+      <c r="I111" s="9">
         <f>IF(M111="","",IF(M111&lt;0,"-","")&amp;INT(ABS(M111)/60)&amp;"h "&amp;TEXT(MOD(ABS(M111),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J111" s="11" t="n">
+      <c r="J111" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K111" s="11">
+      <c r="K111" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B111)</f>
         <v/>
       </c>
-      <c r="L111" s="11">
+      <c r="L111" s="9">
         <f>K111-J111</f>
         <v/>
       </c>
-      <c r="M111" s="11">
+      <c r="M111" s="9">
         <f>MAX(0,J111-K111)</f>
         <v/>
       </c>
-      <c r="N111" s="11" t="inlineStr">
+      <c r="N111" s="9" t="inlineStr">
         <is>
           <t>Fronleichnam</t>
         </is>
       </c>
-      <c r="O111" s="11" t="inlineStr">
+      <c r="O111" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P111" s="11" t="inlineStr">
+      <c r="P111" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="3" t="n">
         <v>23</v>
       </c>
       <c r="B112" s="6" t="n">
         <v>46178</v>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E112" s="3" t="inlineStr">
         <is>
           <t>16:00</t>
@@ -23825,1704 +26795,3454 @@
       <c r="L112" s="3">
         <f>K112-J112</f>
         <v/>
       </c>
       <c r="M112" s="3">
         <f>MAX(0,J112-K112)</f>
         <v/>
       </c>
       <c r="N112" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="O112" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P112" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="14" t="n">
+      <c r="A113" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="B113" s="15" t="n">
+      <c r="B113" s="13" t="n">
         <v>46181</v>
       </c>
-      <c r="C113" s="14" t="inlineStr">
+      <c r="C113" s="12" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D113" s="14" t="inlineStr">
+      <c r="D113" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E113" s="14" t="inlineStr">
+      <c r="E113" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F113" s="14">
+      <c r="F113" s="12">
         <f>IF(J113="","",IF(J113&lt;0,"-","")&amp;INT(ABS(J113)/60)&amp;"h "&amp;TEXT(MOD(ABS(J113),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G113" s="14">
+      <c r="G113" s="12">
         <f>IF(K113="","",IF(K113&lt;0,"-","")&amp;INT(ABS(K113)/60)&amp;"h "&amp;TEXT(MOD(ABS(K113),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H113" s="4">
         <f>IF(L113="","",IF(L113&lt;0,"-","")&amp;INT(ABS(L113)/60)&amp;"h "&amp;TEXT(MOD(ABS(L113),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I113" s="14">
+      <c r="I113" s="12">
         <f>IF(M113="","",IF(M113&lt;0,"-","")&amp;INT(ABS(M113)/60)&amp;"h "&amp;TEXT(MOD(ABS(M113),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J113" s="14" t="n">
+      <c r="J113" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K113" s="14">
+      <c r="K113" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B113)</f>
         <v/>
       </c>
-      <c r="L113" s="14">
+      <c r="L113" s="12">
         <f>K113-J113</f>
         <v/>
       </c>
-      <c r="M113" s="14">
+      <c r="M113" s="12">
         <f>MAX(0,J113-K113)</f>
         <v/>
       </c>
-      <c r="N113" s="14" t="inlineStr">
+      <c r="N113" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
-      <c r="O113" s="14" t="inlineStr">
+      <c r="O113" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, Pause</t>
         </is>
       </c>
-      <c r="P113" s="14" t="inlineStr">
+      <c r="P113" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="14" t="n">
+      <c r="A114" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="B114" s="15" t="n">
+      <c r="B114" s="13" t="n">
         <v>46182</v>
       </c>
-      <c r="C114" s="14" t="inlineStr">
+      <c r="C114" s="12" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D114" s="14" t="inlineStr">
+      <c r="D114" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E114" s="14" t="inlineStr">
+      <c r="E114" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F114" s="14">
+      <c r="F114" s="12">
         <f>IF(J114="","",IF(J114&lt;0,"-","")&amp;INT(ABS(J114)/60)&amp;"h "&amp;TEXT(MOD(ABS(J114),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G114" s="14">
+      <c r="G114" s="12">
         <f>IF(K114="","",IF(K114&lt;0,"-","")&amp;INT(ABS(K114)/60)&amp;"h "&amp;TEXT(MOD(ABS(K114),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H114" s="4">
         <f>IF(L114="","",IF(L114&lt;0,"-","")&amp;INT(ABS(L114)/60)&amp;"h "&amp;TEXT(MOD(ABS(L114),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I114" s="14">
+      <c r="I114" s="12">
         <f>IF(M114="","",IF(M114&lt;0,"-","")&amp;INT(ABS(M114)/60)&amp;"h "&amp;TEXT(MOD(ABS(M114),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J114" s="14" t="n">
+      <c r="J114" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K114" s="14">
+      <c r="K114" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B114)</f>
         <v/>
       </c>
-      <c r="L114" s="14">
+      <c r="L114" s="12">
         <f>K114-J114</f>
         <v/>
       </c>
-      <c r="M114" s="14">
+      <c r="M114" s="12">
         <f>MAX(0,J114-K114)</f>
         <v/>
       </c>
-      <c r="N114" s="14" t="inlineStr">
+      <c r="N114" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
-      <c r="O114" s="14" t="inlineStr">
+      <c r="O114" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, Pause</t>
         </is>
       </c>
-      <c r="P114" s="14" t="inlineStr">
+      <c r="P114" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="8" t="n">
+      <c r="A115" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="B115" s="7" t="n">
+      <c r="B115" s="13" t="n">
         <v>46183</v>
       </c>
-      <c r="C115" s="8" t="inlineStr">
+      <c r="C115" s="12" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D115" s="8" t="inlineStr">
+      <c r="D115" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E115" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F115" s="8">
+      <c r="E115" s="12" t="inlineStr">
+        <is>
+          <t>17:45</t>
+        </is>
+      </c>
+      <c r="F115" s="12">
         <f>IF(J115="","",IF(J115&lt;0,"-","")&amp;INT(ABS(J115)/60)&amp;"h "&amp;TEXT(MOD(ABS(J115),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G115" s="8">
+      <c r="G115" s="12">
         <f>IF(K115="","",IF(K115&lt;0,"-","")&amp;INT(ABS(K115)/60)&amp;"h "&amp;TEXT(MOD(ABS(K115),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H115" s="5">
+      <c r="H115" s="12">
         <f>IF(L115="","",IF(L115&lt;0,"-","")&amp;INT(ABS(L115)/60)&amp;"h "&amp;TEXT(MOD(ABS(L115),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I115" s="8">
+      <c r="I115" s="12">
         <f>IF(M115="","",IF(M115&lt;0,"-","")&amp;INT(ABS(M115)/60)&amp;"h "&amp;TEXT(MOD(ABS(M115),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J115" s="8" t="n">
+      <c r="J115" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K115" s="8">
+      <c r="K115" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B115)</f>
         <v/>
       </c>
-      <c r="L115" s="8">
+      <c r="L115" s="12">
         <f>K115-J115</f>
         <v/>
       </c>
-      <c r="M115" s="8">
+      <c r="M115" s="12">
         <f>MAX(0,J115-K115)</f>
         <v/>
       </c>
-      <c r="N115" s="8" t="inlineStr"/>
-      <c r="O115" s="8" t="inlineStr">
+      <c r="N115" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="O115" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, mobileOffice, Pause</t>
         </is>
       </c>
-      <c r="P115" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>offen</t>
+      <c r="P115" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" s="4" t="n">
-        <v>30</v>
+      <c r="A116" s="12" t="n">
+        <v>24</v>
       </c>
       <c r="B116" s="13" t="n">
-        <v>46223</v>
-[...8 lines deleted...]
-      <c r="F116" s="4">
+        <v>46184</v>
+      </c>
+      <c r="C116" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D116" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E116" s="12" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F116" s="12">
         <f>IF(J116="","",IF(J116&lt;0,"-","")&amp;INT(ABS(J116)/60)&amp;"h "&amp;TEXT(MOD(ABS(J116),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G116" s="4">
+      <c r="G116" s="12">
         <f>IF(K116="","",IF(K116&lt;0,"-","")&amp;INT(ABS(K116)/60)&amp;"h "&amp;TEXT(MOD(ABS(K116),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H116" s="4">
         <f>IF(L116="","",IF(L116&lt;0,"-","")&amp;INT(ABS(L116)/60)&amp;"h "&amp;TEXT(MOD(ABS(L116),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I116" s="4">
+      <c r="I116" s="12">
         <f>IF(M116="","",IF(M116&lt;0,"-","")&amp;INT(ABS(M116)/60)&amp;"h "&amp;TEXT(MOD(ABS(M116),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J116" s="4" t="n">
+      <c r="J116" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K116" s="4">
+      <c r="K116" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B116)</f>
         <v/>
       </c>
-      <c r="L116" s="4">
+      <c r="L116" s="12">
         <f>K116-J116</f>
         <v/>
       </c>
-      <c r="M116" s="4">
+      <c r="M116" s="12">
         <f>MAX(0,J116-K116)</f>
         <v/>
       </c>
-      <c r="N116" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P116" s="4" t="inlineStr">
+      <c r="N116" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="O116" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01, mobileOffice, Pause, Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="P116" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="4" t="n">
-        <v>30</v>
+      <c r="A117" s="12" t="n">
+        <v>24</v>
       </c>
       <c r="B117" s="13" t="n">
-        <v>46224</v>
-[...8 lines deleted...]
-      <c r="F117" s="4">
+        <v>46185</v>
+      </c>
+      <c r="C117" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D117" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E117" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F117" s="12">
         <f>IF(J117="","",IF(J117&lt;0,"-","")&amp;INT(ABS(J117)/60)&amp;"h "&amp;TEXT(MOD(ABS(J117),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G117" s="4">
+      <c r="G117" s="12">
         <f>IF(K117="","",IF(K117&lt;0,"-","")&amp;INT(ABS(K117)/60)&amp;"h "&amp;TEXT(MOD(ABS(K117),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H117" s="4">
         <f>IF(L117="","",IF(L117&lt;0,"-","")&amp;INT(ABS(L117)/60)&amp;"h "&amp;TEXT(MOD(ABS(L117),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I117" s="4">
+      <c r="I117" s="12">
         <f>IF(M117="","",IF(M117&lt;0,"-","")&amp;INT(ABS(M117)/60)&amp;"h "&amp;TEXT(MOD(ABS(M117),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J117" s="4" t="n">
+      <c r="J117" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K117" s="4">
+      <c r="K117" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B117)</f>
         <v/>
       </c>
-      <c r="L117" s="4">
+      <c r="L117" s="12">
         <f>K117-J117</f>
         <v/>
       </c>
-      <c r="M117" s="4">
+      <c r="M117" s="12">
         <f>MAX(0,J117-K117)</f>
         <v/>
       </c>
-      <c r="N117" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P117" s="4" t="inlineStr">
+      <c r="N117" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="O117" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01, Pause</t>
+        </is>
+      </c>
+      <c r="P117" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F118" s="4">
+      <c r="A118" s="14" t="n">
+        <v>25</v>
+      </c>
+      <c r="B118" s="15" t="n">
+        <v>46188</v>
+      </c>
+      <c r="C118" s="14" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D118" s="14" t="inlineStr"/>
+      <c r="E118" s="14" t="inlineStr"/>
+      <c r="F118" s="14">
         <f>IF(J118="","",IF(J118&lt;0,"-","")&amp;INT(ABS(J118)/60)&amp;"h "&amp;TEXT(MOD(ABS(J118),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G118" s="4">
+      <c r="G118" s="14">
         <f>IF(K118="","",IF(K118&lt;0,"-","")&amp;INT(ABS(K118)/60)&amp;"h "&amp;TEXT(MOD(ABS(K118),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H118" s="4">
+      <c r="H118" s="5">
         <f>IF(L118="","",IF(L118&lt;0,"-","")&amp;INT(ABS(L118)/60)&amp;"h "&amp;TEXT(MOD(ABS(L118),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I118" s="4">
+      <c r="I118" s="14">
         <f>IF(M118="","",IF(M118&lt;0,"-","")&amp;INT(ABS(M118)/60)&amp;"h "&amp;TEXT(MOD(ABS(M118),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J118" s="4" t="n">
+      <c r="J118" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K118" s="4">
+      <c r="K118" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B118)</f>
         <v/>
       </c>
-      <c r="L118" s="4">
+      <c r="L118" s="14">
         <f>K118-J118</f>
         <v/>
       </c>
-      <c r="M118" s="4">
+      <c r="M118" s="14">
         <f>MAX(0,J118-K118)</f>
         <v/>
       </c>
-      <c r="N118" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P118" s="4" t="inlineStr">
+      <c r="N118" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O118" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P118" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F119" s="4">
+      <c r="A119" s="14" t="n">
+        <v>25</v>
+      </c>
+      <c r="B119" s="15" t="n">
+        <v>46189</v>
+      </c>
+      <c r="C119" s="14" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D119" s="14" t="inlineStr"/>
+      <c r="E119" s="14" t="inlineStr"/>
+      <c r="F119" s="14">
         <f>IF(J119="","",IF(J119&lt;0,"-","")&amp;INT(ABS(J119)/60)&amp;"h "&amp;TEXT(MOD(ABS(J119),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G119" s="4">
+      <c r="G119" s="14">
         <f>IF(K119="","",IF(K119&lt;0,"-","")&amp;INT(ABS(K119)/60)&amp;"h "&amp;TEXT(MOD(ABS(K119),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H119" s="4">
+      <c r="H119" s="5">
         <f>IF(L119="","",IF(L119&lt;0,"-","")&amp;INT(ABS(L119)/60)&amp;"h "&amp;TEXT(MOD(ABS(L119),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I119" s="4">
+      <c r="I119" s="14">
         <f>IF(M119="","",IF(M119&lt;0,"-","")&amp;INT(ABS(M119)/60)&amp;"h "&amp;TEXT(MOD(ABS(M119),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J119" s="4" t="n">
+      <c r="J119" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K119" s="4">
+      <c r="K119" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B119)</f>
         <v/>
       </c>
-      <c r="L119" s="4">
+      <c r="L119" s="14">
         <f>K119-J119</f>
         <v/>
       </c>
-      <c r="M119" s="4">
+      <c r="M119" s="14">
         <f>MAX(0,J119-K119)</f>
         <v/>
       </c>
-      <c r="N119" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P119" s="4" t="inlineStr">
+      <c r="N119" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O119" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P119" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F120" s="4">
+      <c r="A120" s="16" t="n">
+        <v>25</v>
+      </c>
+      <c r="B120" s="17" t="n">
+        <v>46190</v>
+      </c>
+      <c r="C120" s="16" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D120" s="16" t="inlineStr"/>
+      <c r="E120" s="16" t="inlineStr"/>
+      <c r="F120" s="16">
         <f>IF(J120="","",IF(J120&lt;0,"-","")&amp;INT(ABS(J120)/60)&amp;"h "&amp;TEXT(MOD(ABS(J120),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G120" s="4">
+      <c r="G120" s="16">
         <f>IF(K120="","",IF(K120&lt;0,"-","")&amp;INT(ABS(K120)/60)&amp;"h "&amp;TEXT(MOD(ABS(K120),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H120" s="4">
+      <c r="H120" s="16">
         <f>IF(L120="","",IF(L120&lt;0,"-","")&amp;INT(ABS(L120)/60)&amp;"h "&amp;TEXT(MOD(ABS(L120),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I120" s="4">
+      <c r="I120" s="16">
         <f>IF(M120="","",IF(M120&lt;0,"-","")&amp;INT(ABS(M120)/60)&amp;"h "&amp;TEXT(MOD(ABS(M120),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J120" s="4" t="n">
+      <c r="J120" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K120" s="4">
+      <c r="K120" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B120)</f>
         <v/>
       </c>
-      <c r="L120" s="4">
+      <c r="L120" s="16">
         <f>K120-J120</f>
         <v/>
       </c>
-      <c r="M120" s="4">
+      <c r="M120" s="16">
         <f>MAX(0,J120-K120)</f>
         <v/>
       </c>
-      <c r="N120" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P120" s="4" t="inlineStr">
+      <c r="N120" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O120" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P120" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F121" s="4">
+      <c r="A121" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="B121" s="6" t="n">
+        <v>46191</v>
+      </c>
+      <c r="C121" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>14:45</t>
+        </is>
+      </c>
+      <c r="F121" s="3">
         <f>IF(J121="","",IF(J121&lt;0,"-","")&amp;INT(ABS(J121)/60)&amp;"h "&amp;TEXT(MOD(ABS(J121),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G121" s="4">
+      <c r="G121" s="3">
         <f>IF(K121="","",IF(K121&lt;0,"-","")&amp;INT(ABS(K121)/60)&amp;"h "&amp;TEXT(MOD(ABS(K121),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H121" s="4">
         <f>IF(L121="","",IF(L121&lt;0,"-","")&amp;INT(ABS(L121)/60)&amp;"h "&amp;TEXT(MOD(ABS(L121),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I121" s="4">
+      <c r="I121" s="3">
         <f>IF(M121="","",IF(M121&lt;0,"-","")&amp;INT(ABS(M121)/60)&amp;"h "&amp;TEXT(MOD(ABS(M121),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J121" s="4" t="n">
+      <c r="J121" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K121" s="4">
+      <c r="K121" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B121)</f>
         <v/>
       </c>
-      <c r="L121" s="4">
+      <c r="L121" s="3">
         <f>K121-J121</f>
         <v/>
       </c>
-      <c r="M121" s="4">
+      <c r="M121" s="3">
         <f>MAX(0,J121-K121)</f>
         <v/>
       </c>
-      <c r="N121" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P121" s="4" t="inlineStr">
+      <c r="N121" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O121" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P121" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F122" s="4">
+      <c r="A122" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="B122" s="6" t="n">
+        <v>46192</v>
+      </c>
+      <c r="C122" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D122" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E122" s="3" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
+      <c r="F122" s="3">
         <f>IF(J122="","",IF(J122&lt;0,"-","")&amp;INT(ABS(J122)/60)&amp;"h "&amp;TEXT(MOD(ABS(J122),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G122" s="4">
+      <c r="G122" s="3">
         <f>IF(K122="","",IF(K122&lt;0,"-","")&amp;INT(ABS(K122)/60)&amp;"h "&amp;TEXT(MOD(ABS(K122),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H122" s="4">
+      <c r="H122" s="5">
         <f>IF(L122="","",IF(L122&lt;0,"-","")&amp;INT(ABS(L122)/60)&amp;"h "&amp;TEXT(MOD(ABS(L122),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I122" s="4">
+      <c r="I122" s="3">
         <f>IF(M122="","",IF(M122&lt;0,"-","")&amp;INT(ABS(M122)/60)&amp;"h "&amp;TEXT(MOD(ABS(M122),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J122" s="4" t="n">
+      <c r="J122" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K122" s="4">
+      <c r="K122" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B122)</f>
         <v/>
       </c>
-      <c r="L122" s="4">
+      <c r="L122" s="3">
         <f>K122-J122</f>
         <v/>
       </c>
-      <c r="M122" s="4">
+      <c r="M122" s="3">
         <f>MAX(0,J122-K122)</f>
         <v/>
       </c>
-      <c r="N122" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P122" s="4" t="inlineStr">
+      <c r="N122" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O122" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P122" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="4" t="n">
-        <v>31</v>
+      <c r="A123" s="12" t="n">
+        <v>26</v>
       </c>
       <c r="B123" s="13" t="n">
-        <v>46232</v>
-[...8 lines deleted...]
-      <c r="F123" s="4">
+        <v>46195</v>
+      </c>
+      <c r="C123" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D123" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E123" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F123" s="12">
         <f>IF(J123="","",IF(J123&lt;0,"-","")&amp;INT(ABS(J123)/60)&amp;"h "&amp;TEXT(MOD(ABS(J123),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G123" s="4">
+      <c r="G123" s="12">
         <f>IF(K123="","",IF(K123&lt;0,"-","")&amp;INT(ABS(K123)/60)&amp;"h "&amp;TEXT(MOD(ABS(K123),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H123" s="4">
         <f>IF(L123="","",IF(L123&lt;0,"-","")&amp;INT(ABS(L123)/60)&amp;"h "&amp;TEXT(MOD(ABS(L123),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I123" s="4">
+      <c r="I123" s="12">
         <f>IF(M123="","",IF(M123&lt;0,"-","")&amp;INT(ABS(M123)/60)&amp;"h "&amp;TEXT(MOD(ABS(M123),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J123" s="4" t="n">
+      <c r="J123" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K123" s="4">
+      <c r="K123" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B123)</f>
         <v/>
       </c>
-      <c r="L123" s="4">
+      <c r="L123" s="12">
         <f>K123-J123</f>
         <v/>
       </c>
-      <c r="M123" s="4">
+      <c r="M123" s="12">
         <f>MAX(0,J123-K123)</f>
         <v/>
       </c>
-      <c r="N123" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P123" s="4" t="inlineStr">
+      <c r="N123" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O123" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P123" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="124">
-      <c r="A124" s="4" t="n">
-        <v>31</v>
+      <c r="A124" s="12" t="n">
+        <v>26</v>
       </c>
       <c r="B124" s="13" t="n">
-        <v>46233</v>
-[...8 lines deleted...]
-      <c r="F124" s="4">
+        <v>46196</v>
+      </c>
+      <c r="C124" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D124" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E124" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F124" s="12">
         <f>IF(J124="","",IF(J124&lt;0,"-","")&amp;INT(ABS(J124)/60)&amp;"h "&amp;TEXT(MOD(ABS(J124),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G124" s="4">
+      <c r="G124" s="12">
         <f>IF(K124="","",IF(K124&lt;0,"-","")&amp;INT(ABS(K124)/60)&amp;"h "&amp;TEXT(MOD(ABS(K124),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H124" s="4">
         <f>IF(L124="","",IF(L124&lt;0,"-","")&amp;INT(ABS(L124)/60)&amp;"h "&amp;TEXT(MOD(ABS(L124),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I124" s="4">
+      <c r="I124" s="12">
         <f>IF(M124="","",IF(M124&lt;0,"-","")&amp;INT(ABS(M124)/60)&amp;"h "&amp;TEXT(MOD(ABS(M124),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J124" s="4" t="n">
+      <c r="J124" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K124" s="4">
+      <c r="K124" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B124)</f>
         <v/>
       </c>
-      <c r="L124" s="4">
+      <c r="L124" s="12">
         <f>K124-J124</f>
         <v/>
       </c>
-      <c r="M124" s="4">
+      <c r="M124" s="12">
         <f>MAX(0,J124-K124)</f>
         <v/>
       </c>
-      <c r="N124" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P124" s="4" t="inlineStr">
+      <c r="N124" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O124" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P124" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="4" t="n">
-        <v>31</v>
+      <c r="A125" s="12" t="n">
+        <v>26</v>
       </c>
       <c r="B125" s="13" t="n">
-        <v>46234</v>
-[...8 lines deleted...]
-      <c r="F125" s="4">
+        <v>46197</v>
+      </c>
+      <c r="C125" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D125" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E125" s="12" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F125" s="12">
         <f>IF(J125="","",IF(J125&lt;0,"-","")&amp;INT(ABS(J125)/60)&amp;"h "&amp;TEXT(MOD(ABS(J125),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G125" s="4">
+      <c r="G125" s="12">
         <f>IF(K125="","",IF(K125&lt;0,"-","")&amp;INT(ABS(K125)/60)&amp;"h "&amp;TEXT(MOD(ABS(K125),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H125" s="4">
         <f>IF(L125="","",IF(L125&lt;0,"-","")&amp;INT(ABS(L125)/60)&amp;"h "&amp;TEXT(MOD(ABS(L125),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I125" s="4">
+      <c r="I125" s="12">
         <f>IF(M125="","",IF(M125&lt;0,"-","")&amp;INT(ABS(M125)/60)&amp;"h "&amp;TEXT(MOD(ABS(M125),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J125" s="4" t="n">
+      <c r="J125" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K125" s="4">
+      <c r="K125" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B125)</f>
         <v/>
       </c>
-      <c r="L125" s="4">
+      <c r="L125" s="12">
         <f>K125-J125</f>
         <v/>
       </c>
-      <c r="M125" s="4">
+      <c r="M125" s="12">
         <f>MAX(0,J125-K125)</f>
         <v/>
       </c>
-      <c r="N125" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P125" s="4" t="inlineStr">
+      <c r="N125" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O125" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P125" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="4" t="n">
-        <v>32</v>
+      <c r="A126" s="12" t="n">
+        <v>26</v>
       </c>
       <c r="B126" s="13" t="n">
-        <v>46237</v>
-[...8 lines deleted...]
-      <c r="F126" s="4">
+        <v>46198</v>
+      </c>
+      <c r="C126" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D126" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E126" s="12" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F126" s="12">
         <f>IF(J126="","",IF(J126&lt;0,"-","")&amp;INT(ABS(J126)/60)&amp;"h "&amp;TEXT(MOD(ABS(J126),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G126" s="4">
+      <c r="G126" s="12">
         <f>IF(K126="","",IF(K126&lt;0,"-","")&amp;INT(ABS(K126)/60)&amp;"h "&amp;TEXT(MOD(ABS(K126),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H126" s="4">
         <f>IF(L126="","",IF(L126&lt;0,"-","")&amp;INT(ABS(L126)/60)&amp;"h "&amp;TEXT(MOD(ABS(L126),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I126" s="4">
+      <c r="I126" s="12">
         <f>IF(M126="","",IF(M126&lt;0,"-","")&amp;INT(ABS(M126)/60)&amp;"h "&amp;TEXT(MOD(ABS(M126),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J126" s="4" t="n">
+      <c r="J126" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K126" s="4">
+      <c r="K126" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B126)</f>
         <v/>
       </c>
-      <c r="L126" s="4">
+      <c r="L126" s="12">
         <f>K126-J126</f>
         <v/>
       </c>
-      <c r="M126" s="4">
+      <c r="M126" s="12">
         <f>MAX(0,J126-K126)</f>
         <v/>
       </c>
-      <c r="N126" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P126" s="4" t="inlineStr">
+      <c r="N126" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O126" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P126" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="4" t="n">
-        <v>32</v>
+      <c r="A127" s="12" t="n">
+        <v>26</v>
       </c>
       <c r="B127" s="13" t="n">
-        <v>46238</v>
-[...8 lines deleted...]
-      <c r="F127" s="4">
+        <v>46199</v>
+      </c>
+      <c r="C127" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D127" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E127" s="12" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
+      <c r="F127" s="12">
         <f>IF(J127="","",IF(J127&lt;0,"-","")&amp;INT(ABS(J127)/60)&amp;"h "&amp;TEXT(MOD(ABS(J127),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G127" s="4">
+      <c r="G127" s="12">
         <f>IF(K127="","",IF(K127&lt;0,"-","")&amp;INT(ABS(K127)/60)&amp;"h "&amp;TEXT(MOD(ABS(K127),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H127" s="4">
+      <c r="H127" s="12">
         <f>IF(L127="","",IF(L127&lt;0,"-","")&amp;INT(ABS(L127)/60)&amp;"h "&amp;TEXT(MOD(ABS(L127),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I127" s="4">
+      <c r="I127" s="12">
         <f>IF(M127="","",IF(M127&lt;0,"-","")&amp;INT(ABS(M127)/60)&amp;"h "&amp;TEXT(MOD(ABS(M127),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J127" s="4" t="n">
+      <c r="J127" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K127" s="4">
+      <c r="K127" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B127)</f>
         <v/>
       </c>
-      <c r="L127" s="4">
+      <c r="L127" s="12">
         <f>K127-J127</f>
         <v/>
       </c>
-      <c r="M127" s="4">
+      <c r="M127" s="12">
         <f>MAX(0,J127-K127)</f>
         <v/>
       </c>
-      <c r="N127" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P127" s="4" t="inlineStr">
+      <c r="N127" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O127" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P127" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F128" s="4">
+      <c r="A128" s="14" t="n">
+        <v>27</v>
+      </c>
+      <c r="B128" s="15" t="n">
+        <v>46202</v>
+      </c>
+      <c r="C128" s="14" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D128" s="14" t="inlineStr"/>
+      <c r="E128" s="14" t="inlineStr"/>
+      <c r="F128" s="14">
         <f>IF(J128="","",IF(J128&lt;0,"-","")&amp;INT(ABS(J128)/60)&amp;"h "&amp;TEXT(MOD(ABS(J128),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G128" s="4">
+      <c r="G128" s="14">
         <f>IF(K128="","",IF(K128&lt;0,"-","")&amp;INT(ABS(K128)/60)&amp;"h "&amp;TEXT(MOD(ABS(K128),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H128" s="4">
+      <c r="H128" s="5">
         <f>IF(L128="","",IF(L128&lt;0,"-","")&amp;INT(ABS(L128)/60)&amp;"h "&amp;TEXT(MOD(ABS(L128),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I128" s="4">
+      <c r="I128" s="14">
         <f>IF(M128="","",IF(M128&lt;0,"-","")&amp;INT(ABS(M128)/60)&amp;"h "&amp;TEXT(MOD(ABS(M128),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J128" s="4" t="n">
+      <c r="J128" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K128" s="4">
+      <c r="K128" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B128)</f>
         <v/>
       </c>
-      <c r="L128" s="4">
+      <c r="L128" s="14">
         <f>K128-J128</f>
         <v/>
       </c>
-      <c r="M128" s="4">
+      <c r="M128" s="14">
         <f>MAX(0,J128-K128)</f>
         <v/>
       </c>
-      <c r="N128" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P128" s="4" t="inlineStr">
+      <c r="N128" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O128" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P128" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F129" s="4">
+      <c r="A129" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B129" s="6" t="n">
+        <v>46203</v>
+      </c>
+      <c r="C129" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D129" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E129" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F129" s="3">
         <f>IF(J129="","",IF(J129&lt;0,"-","")&amp;INT(ABS(J129)/60)&amp;"h "&amp;TEXT(MOD(ABS(J129),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G129" s="4">
+      <c r="G129" s="3">
         <f>IF(K129="","",IF(K129&lt;0,"-","")&amp;INT(ABS(K129)/60)&amp;"h "&amp;TEXT(MOD(ABS(K129),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H129" s="4">
         <f>IF(L129="","",IF(L129&lt;0,"-","")&amp;INT(ABS(L129)/60)&amp;"h "&amp;TEXT(MOD(ABS(L129),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I129" s="4">
+      <c r="I129" s="3">
         <f>IF(M129="","",IF(M129&lt;0,"-","")&amp;INT(ABS(M129)/60)&amp;"h "&amp;TEXT(MOD(ABS(M129),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J129" s="4" t="n">
+      <c r="J129" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K129" s="4">
+      <c r="K129" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B129)</f>
         <v/>
       </c>
-      <c r="L129" s="4">
+      <c r="L129" s="3">
         <f>K129-J129</f>
         <v/>
       </c>
-      <c r="M129" s="4">
+      <c r="M129" s="3">
         <f>MAX(0,J129-K129)</f>
         <v/>
       </c>
-      <c r="N129" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P129" s="4" t="inlineStr">
+      <c r="N129" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O129" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="P129" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F130" s="4">
+      <c r="A130" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B130" s="6" t="n">
+        <v>46204</v>
+      </c>
+      <c r="C130" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E130" s="3" t="inlineStr">
+        <is>
+          <t>12:45</t>
+        </is>
+      </c>
+      <c r="F130" s="3">
         <f>IF(J130="","",IF(J130&lt;0,"-","")&amp;INT(ABS(J130)/60)&amp;"h "&amp;TEXT(MOD(ABS(J130),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G130" s="4">
+      <c r="G130" s="3">
         <f>IF(K130="","",IF(K130&lt;0,"-","")&amp;INT(ABS(K130)/60)&amp;"h "&amp;TEXT(MOD(ABS(K130),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H130" s="4">
+      <c r="H130" s="5">
         <f>IF(L130="","",IF(L130&lt;0,"-","")&amp;INT(ABS(L130)/60)&amp;"h "&amp;TEXT(MOD(ABS(L130),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I130" s="4">
+      <c r="I130" s="3">
         <f>IF(M130="","",IF(M130&lt;0,"-","")&amp;INT(ABS(M130)/60)&amp;"h "&amp;TEXT(MOD(ABS(M130),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J130" s="4" t="n">
+      <c r="J130" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K130" s="4">
+      <c r="K130" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B130)</f>
         <v/>
       </c>
-      <c r="L130" s="4">
+      <c r="L130" s="3">
         <f>K130-J130</f>
         <v/>
       </c>
-      <c r="M130" s="4">
+      <c r="M130" s="3">
         <f>MAX(0,J130-K130)</f>
         <v/>
       </c>
-      <c r="N130" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P130" s="4" t="inlineStr">
+      <c r="N130" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O130" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="P130" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="11" t="n">
-[...12 lines deleted...]
-      <c r="F131" s="11">
+      <c r="A131" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B131" s="6" t="n">
+        <v>46205</v>
+      </c>
+      <c r="C131" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="inlineStr">
+        <is>
+          <t>06:15</t>
+        </is>
+      </c>
+      <c r="E131" s="3" t="inlineStr">
+        <is>
+          <t>16:15</t>
+        </is>
+      </c>
+      <c r="F131" s="3">
         <f>IF(J131="","",IF(J131&lt;0,"-","")&amp;INT(ABS(J131)/60)&amp;"h "&amp;TEXT(MOD(ABS(J131),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G131" s="11">
+      <c r="G131" s="3">
         <f>IF(K131="","",IF(K131&lt;0,"-","")&amp;INT(ABS(K131)/60)&amp;"h "&amp;TEXT(MOD(ABS(K131),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H131" s="11">
+      <c r="H131" s="4">
         <f>IF(L131="","",IF(L131&lt;0,"-","")&amp;INT(ABS(L131)/60)&amp;"h "&amp;TEXT(MOD(ABS(L131),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I131" s="11">
+      <c r="I131" s="3">
         <f>IF(M131="","",IF(M131&lt;0,"-","")&amp;INT(ABS(M131)/60)&amp;"h "&amp;TEXT(MOD(ABS(M131),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J131" s="11" t="n">
+      <c r="J131" s="3" t="n">
         <v>450</v>
       </c>
-      <c r="K131" s="11">
+      <c r="K131" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B131)</f>
         <v/>
       </c>
-      <c r="L131" s="11">
+      <c r="L131" s="3">
         <f>K131-J131</f>
         <v/>
       </c>
-      <c r="M131" s="11">
+      <c r="M131" s="3">
         <f>MAX(0,J131-K131)</f>
         <v/>
       </c>
-      <c r="N131" s="11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P131" s="11" t="inlineStr">
+      <c r="N131" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice</t>
+        </is>
+      </c>
+      <c r="O131" s="3" t="inlineStr">
+        <is>
+          <t>mobileOffice, Pause</t>
+        </is>
+      </c>
+      <c r="P131" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F132" s="4">
+      <c r="A132" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B132" s="6" t="n">
+        <v>46206</v>
+      </c>
+      <c r="C132" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D132" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E132" s="3" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F132" s="3">
         <f>IF(J132="","",IF(J132&lt;0,"-","")&amp;INT(ABS(J132)/60)&amp;"h "&amp;TEXT(MOD(ABS(J132),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G132" s="4">
+      <c r="G132" s="3">
         <f>IF(K132="","",IF(K132&lt;0,"-","")&amp;INT(ABS(K132)/60)&amp;"h "&amp;TEXT(MOD(ABS(K132),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H132" s="4">
         <f>IF(L132="","",IF(L132&lt;0,"-","")&amp;INT(ABS(L132)/60)&amp;"h "&amp;TEXT(MOD(ABS(L132),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I132" s="4">
+      <c r="I132" s="3">
         <f>IF(M132="","",IF(M132&lt;0,"-","")&amp;INT(ABS(M132)/60)&amp;"h "&amp;TEXT(MOD(ABS(M132),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J132" s="4" t="n">
-[...2 lines deleted...]
-      <c r="K132" s="4">
+      <c r="J132" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K132" s="3">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B132)</f>
         <v/>
       </c>
-      <c r="L132" s="4">
+      <c r="L132" s="3">
         <f>K132-J132</f>
         <v/>
       </c>
-      <c r="M132" s="4">
+      <c r="M132" s="3">
         <f>MAX(0,J132-K132)</f>
         <v/>
       </c>
-      <c r="N132" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P132" s="4" t="inlineStr">
+      <c r="N132" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O132" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P132" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="11" t="n">
-[...12 lines deleted...]
-      <c r="F133" s="11">
+      <c r="A133" s="12" t="n">
+        <v>28</v>
+      </c>
+      <c r="B133" s="13" t="n">
+        <v>46209</v>
+      </c>
+      <c r="C133" s="12" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D133" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E133" s="12" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="F133" s="12">
         <f>IF(J133="","",IF(J133&lt;0,"-","")&amp;INT(ABS(J133)/60)&amp;"h "&amp;TEXT(MOD(ABS(J133),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G133" s="11">
+      <c r="G133" s="12">
         <f>IF(K133="","",IF(K133&lt;0,"-","")&amp;INT(ABS(K133)/60)&amp;"h "&amp;TEXT(MOD(ABS(K133),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H133" s="11">
+      <c r="H133" s="4">
         <f>IF(L133="","",IF(L133&lt;0,"-","")&amp;INT(ABS(L133)/60)&amp;"h "&amp;TEXT(MOD(ABS(L133),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I133" s="11">
+      <c r="I133" s="12">
         <f>IF(M133="","",IF(M133&lt;0,"-","")&amp;INT(ABS(M133)/60)&amp;"h "&amp;TEXT(MOD(ABS(M133),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J133" s="11" t="n">
+      <c r="J133" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K133" s="11">
+      <c r="K133" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B133)</f>
         <v/>
       </c>
-      <c r="L133" s="11">
+      <c r="L133" s="12">
         <f>K133-J133</f>
         <v/>
       </c>
-      <c r="M133" s="11">
+      <c r="M133" s="12">
         <f>MAX(0,J133-K133)</f>
         <v/>
       </c>
-      <c r="N133" s="11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P133" s="11" t="inlineStr">
+      <c r="N133" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O133" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P133" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="11" t="n">
-[...12 lines deleted...]
-      <c r="F134" s="11">
+      <c r="A134" s="12" t="n">
+        <v>28</v>
+      </c>
+      <c r="B134" s="13" t="n">
+        <v>46210</v>
+      </c>
+      <c r="C134" s="12" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D134" s="12" t="inlineStr">
+        <is>
+          <t>11:00</t>
+        </is>
+      </c>
+      <c r="E134" s="12" t="inlineStr">
+        <is>
+          <t>10:15</t>
+        </is>
+      </c>
+      <c r="F134" s="12">
         <f>IF(J134="","",IF(J134&lt;0,"-","")&amp;INT(ABS(J134)/60)&amp;"h "&amp;TEXT(MOD(ABS(J134),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G134" s="11">
+      <c r="G134" s="12">
         <f>IF(K134="","",IF(K134&lt;0,"-","")&amp;INT(ABS(K134)/60)&amp;"h "&amp;TEXT(MOD(ABS(K134),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H134" s="11">
+      <c r="H134" s="4">
         <f>IF(L134="","",IF(L134&lt;0,"-","")&amp;INT(ABS(L134)/60)&amp;"h "&amp;TEXT(MOD(ABS(L134),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I134" s="11">
+      <c r="I134" s="12">
         <f>IF(M134="","",IF(M134&lt;0,"-","")&amp;INT(ABS(M134)/60)&amp;"h "&amp;TEXT(MOD(ABS(M134),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J134" s="11" t="n">
+      <c r="J134" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K134" s="11">
+      <c r="K134" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B134)</f>
         <v/>
       </c>
-      <c r="L134" s="11">
+      <c r="L134" s="12">
         <f>K134-J134</f>
         <v/>
       </c>
-      <c r="M134" s="11">
+      <c r="M134" s="12">
         <f>MAX(0,J134-K134)</f>
         <v/>
       </c>
-      <c r="N134" s="11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P134" s="11" t="inlineStr">
+      <c r="N134" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O134" s="12" t="inlineStr">
+        <is>
+          <t>Büro, mobileOffice</t>
+        </is>
+      </c>
+      <c r="P134" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="4" t="n">
-        <v>53</v>
+      <c r="A135" s="12" t="n">
+        <v>28</v>
       </c>
       <c r="B135" s="13" t="n">
-        <v>46384</v>
-[...8 lines deleted...]
-      <c r="F135" s="4">
+        <v>46211</v>
+      </c>
+      <c r="C135" s="12" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D135" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E135" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F135" s="12">
         <f>IF(J135="","",IF(J135&lt;0,"-","")&amp;INT(ABS(J135)/60)&amp;"h "&amp;TEXT(MOD(ABS(J135),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G135" s="4">
+      <c r="G135" s="12">
         <f>IF(K135="","",IF(K135&lt;0,"-","")&amp;INT(ABS(K135)/60)&amp;"h "&amp;TEXT(MOD(ABS(K135),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H135" s="4">
         <f>IF(L135="","",IF(L135&lt;0,"-","")&amp;INT(ABS(L135)/60)&amp;"h "&amp;TEXT(MOD(ABS(L135),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I135" s="4">
+      <c r="I135" s="12">
         <f>IF(M135="","",IF(M135&lt;0,"-","")&amp;INT(ABS(M135)/60)&amp;"h "&amp;TEXT(MOD(ABS(M135),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J135" s="4" t="n">
+      <c r="J135" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K135" s="4">
+      <c r="K135" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B135)</f>
         <v/>
       </c>
-      <c r="L135" s="4">
+      <c r="L135" s="12">
         <f>K135-J135</f>
         <v/>
       </c>
-      <c r="M135" s="4">
+      <c r="M135" s="12">
         <f>MAX(0,J135-K135)</f>
         <v/>
       </c>
-      <c r="N135" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P135" s="4" t="inlineStr">
+      <c r="N135" s="12" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O135" s="12" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P135" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F136" s="4">
+      <c r="A136" s="16" t="n">
+        <v>28</v>
+      </c>
+      <c r="B136" s="17" t="n">
+        <v>46212</v>
+      </c>
+      <c r="C136" s="16" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D136" s="16" t="inlineStr"/>
+      <c r="E136" s="16" t="inlineStr"/>
+      <c r="F136" s="16">
         <f>IF(J136="","",IF(J136&lt;0,"-","")&amp;INT(ABS(J136)/60)&amp;"h "&amp;TEXT(MOD(ABS(J136),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G136" s="4">
+      <c r="G136" s="16">
         <f>IF(K136="","",IF(K136&lt;0,"-","")&amp;INT(ABS(K136)/60)&amp;"h "&amp;TEXT(MOD(ABS(K136),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H136" s="4">
+      <c r="H136" s="16">
         <f>IF(L136="","",IF(L136&lt;0,"-","")&amp;INT(ABS(L136)/60)&amp;"h "&amp;TEXT(MOD(ABS(L136),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I136" s="4">
+      <c r="I136" s="16">
         <f>IF(M136="","",IF(M136&lt;0,"-","")&amp;INT(ABS(M136)/60)&amp;"h "&amp;TEXT(MOD(ABS(M136),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J136" s="4" t="n">
+      <c r="J136" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K136" s="4">
+      <c r="K136" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B136)</f>
         <v/>
       </c>
-      <c r="L136" s="4">
+      <c r="L136" s="16">
         <f>K136-J136</f>
         <v/>
       </c>
-      <c r="M136" s="4">
+      <c r="M136" s="16">
         <f>MAX(0,J136-K136)</f>
         <v/>
       </c>
-      <c r="N136" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P136" s="4" t="inlineStr">
+      <c r="N136" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O136" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P136" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F137" s="4">
+      <c r="A137" s="14" t="n">
+        <v>28</v>
+      </c>
+      <c r="B137" s="15" t="n">
+        <v>46213</v>
+      </c>
+      <c r="C137" s="14" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D137" s="14" t="inlineStr"/>
+      <c r="E137" s="14" t="inlineStr"/>
+      <c r="F137" s="14">
         <f>IF(J137="","",IF(J137&lt;0,"-","")&amp;INT(ABS(J137)/60)&amp;"h "&amp;TEXT(MOD(ABS(J137),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G137" s="4">
+      <c r="G137" s="14">
         <f>IF(K137="","",IF(K137&lt;0,"-","")&amp;INT(ABS(K137)/60)&amp;"h "&amp;TEXT(MOD(ABS(K137),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H137" s="4">
+      <c r="H137" s="5">
         <f>IF(L137="","",IF(L137&lt;0,"-","")&amp;INT(ABS(L137)/60)&amp;"h "&amp;TEXT(MOD(ABS(L137),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I137" s="4">
+      <c r="I137" s="14">
         <f>IF(M137="","",IF(M137&lt;0,"-","")&amp;INT(ABS(M137)/60)&amp;"h "&amp;TEXT(MOD(ABS(M137),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J137" s="4" t="n">
+      <c r="J137" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K137" s="4">
+      <c r="K137" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B137)</f>
         <v/>
       </c>
-      <c r="L137" s="4">
+      <c r="L137" s="14">
         <f>K137-J137</f>
         <v/>
       </c>
-      <c r="M137" s="4">
+      <c r="M137" s="14">
         <f>MAX(0,J137-K137)</f>
         <v/>
       </c>
-      <c r="N137" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="P137" s="4" t="inlineStr">
+      <c r="N137" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O137" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P137" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="4" t="n">
-[...12 lines deleted...]
-      <c r="F138" s="4">
+      <c r="A138" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B138" s="6" t="n">
+        <v>46217</v>
+      </c>
+      <c r="C138" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D138" s="3" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="E138" s="3" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
+      <c r="F138" s="3">
         <f>IF(J138="","",IF(J138&lt;0,"-","")&amp;INT(ABS(J138)/60)&amp;"h "&amp;TEXT(MOD(ABS(J138),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G138" s="4">
+      <c r="G138" s="3">
         <f>IF(K138="","",IF(K138&lt;0,"-","")&amp;INT(ABS(K138)/60)&amp;"h "&amp;TEXT(MOD(ABS(K138),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H138" s="4">
         <f>IF(L138="","",IF(L138&lt;0,"-","")&amp;INT(ABS(L138)/60)&amp;"h "&amp;TEXT(MOD(ABS(L138),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I138" s="4">
+      <c r="I138" s="3">
         <f>IF(M138="","",IF(M138&lt;0,"-","")&amp;INT(ABS(M138)/60)&amp;"h "&amp;TEXT(MOD(ABS(M138),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J138" s="4" t="n">
+      <c r="J138" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K138" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B138)</f>
+        <v/>
+      </c>
+      <c r="L138" s="3">
+        <f>K138-J138</f>
+        <v/>
+      </c>
+      <c r="M138" s="3">
+        <f>MAX(0,J138-K138)</f>
+        <v/>
+      </c>
+      <c r="N138" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O138" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P138" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B139" s="6" t="n">
+        <v>46218</v>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F139" s="3">
+        <f>IF(J139="","",IF(J139&lt;0,"-","")&amp;INT(ABS(J139)/60)&amp;"h "&amp;TEXT(MOD(ABS(J139),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G139" s="3">
+        <f>IF(K139="","",IF(K139&lt;0,"-","")&amp;INT(ABS(K139)/60)&amp;"h "&amp;TEXT(MOD(ABS(K139),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H139" s="4">
+        <f>IF(L139="","",IF(L139&lt;0,"-","")&amp;INT(ABS(L139)/60)&amp;"h "&amp;TEXT(MOD(ABS(L139),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I139" s="3">
+        <f>IF(M139="","",IF(M139&lt;0,"-","")&amp;INT(ABS(M139)/60)&amp;"h "&amp;TEXT(MOD(ABS(M139),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K139" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B139)</f>
+        <v/>
+      </c>
+      <c r="L139" s="3">
+        <f>K139-J139</f>
+        <v/>
+      </c>
+      <c r="M139" s="3">
+        <f>MAX(0,J139-K139)</f>
+        <v/>
+      </c>
+      <c r="N139" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O139" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P139" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B140" s="6" t="n">
+        <v>46219</v>
+      </c>
+      <c r="C140" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D140" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E140" s="3" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F140" s="3">
+        <f>IF(J140="","",IF(J140&lt;0,"-","")&amp;INT(ABS(J140)/60)&amp;"h "&amp;TEXT(MOD(ABS(J140),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G140" s="3">
+        <f>IF(K140="","",IF(K140&lt;0,"-","")&amp;INT(ABS(K140)/60)&amp;"h "&amp;TEXT(MOD(ABS(K140),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H140" s="4">
+        <f>IF(L140="","",IF(L140&lt;0,"-","")&amp;INT(ABS(L140)/60)&amp;"h "&amp;TEXT(MOD(ABS(L140),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I140" s="3">
+        <f>IF(M140="","",IF(M140&lt;0,"-","")&amp;INT(ABS(M140)/60)&amp;"h "&amp;TEXT(MOD(ABS(M140),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K140" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B140)</f>
+        <v/>
+      </c>
+      <c r="L140" s="3">
+        <f>K140-J140</f>
+        <v/>
+      </c>
+      <c r="M140" s="3">
+        <f>MAX(0,J140-K140)</f>
+        <v/>
+      </c>
+      <c r="N140" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O140" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P140" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B141" s="6" t="n">
+        <v>46220</v>
+      </c>
+      <c r="C141" s="3" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D141" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E141" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F141" s="3">
+        <f>IF(J141="","",IF(J141&lt;0,"-","")&amp;INT(ABS(J141)/60)&amp;"h "&amp;TEXT(MOD(ABS(J141),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G141" s="3">
+        <f>IF(K141="","",IF(K141&lt;0,"-","")&amp;INT(ABS(K141)/60)&amp;"h "&amp;TEXT(MOD(ABS(K141),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H141" s="4">
+        <f>IF(L141="","",IF(L141&lt;0,"-","")&amp;INT(ABS(L141)/60)&amp;"h "&amp;TEXT(MOD(ABS(L141),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I141" s="3">
+        <f>IF(M141="","",IF(M141&lt;0,"-","")&amp;INT(ABS(M141)/60)&amp;"h "&amp;TEXT(MOD(ABS(M141),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K141" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B141)</f>
+        <v/>
+      </c>
+      <c r="L141" s="3">
+        <f>K141-J141</f>
+        <v/>
+      </c>
+      <c r="M141" s="3">
+        <f>MAX(0,J141-K141)</f>
+        <v/>
+      </c>
+      <c r="N141" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O141" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P141" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B142" s="11" t="n">
+        <v>46223</v>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr"/>
+      <c r="E142" s="4" t="inlineStr"/>
+      <c r="F142" s="4">
+        <f>IF(J142="","",IF(J142&lt;0,"-","")&amp;INT(ABS(J142)/60)&amp;"h "&amp;TEXT(MOD(ABS(J142),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G142" s="4">
+        <f>IF(K142="","",IF(K142&lt;0,"-","")&amp;INT(ABS(K142)/60)&amp;"h "&amp;TEXT(MOD(ABS(K142),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H142" s="4">
+        <f>IF(L142="","",IF(L142&lt;0,"-","")&amp;INT(ABS(L142)/60)&amp;"h "&amp;TEXT(MOD(ABS(L142),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I142" s="4">
+        <f>IF(M142="","",IF(M142&lt;0,"-","")&amp;INT(ABS(M142)/60)&amp;"h "&amp;TEXT(MOD(ABS(M142),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J142" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K142" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B142)</f>
+        <v/>
+      </c>
+      <c r="L142" s="4">
+        <f>K142-J142</f>
+        <v/>
+      </c>
+      <c r="M142" s="4">
+        <f>MAX(0,J142-K142)</f>
+        <v/>
+      </c>
+      <c r="N142" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O142" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P142" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B143" s="11" t="n">
+        <v>46224</v>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr"/>
+      <c r="E143" s="4" t="inlineStr"/>
+      <c r="F143" s="4">
+        <f>IF(J143="","",IF(J143&lt;0,"-","")&amp;INT(ABS(J143)/60)&amp;"h "&amp;TEXT(MOD(ABS(J143),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G143" s="4">
+        <f>IF(K143="","",IF(K143&lt;0,"-","")&amp;INT(ABS(K143)/60)&amp;"h "&amp;TEXT(MOD(ABS(K143),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H143" s="4">
+        <f>IF(L143="","",IF(L143&lt;0,"-","")&amp;INT(ABS(L143)/60)&amp;"h "&amp;TEXT(MOD(ABS(L143),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I143" s="4">
+        <f>IF(M143="","",IF(M143&lt;0,"-","")&amp;INT(ABS(M143)/60)&amp;"h "&amp;TEXT(MOD(ABS(M143),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J143" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K143" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B143)</f>
+        <v/>
+      </c>
+      <c r="L143" s="4">
+        <f>K143-J143</f>
+        <v/>
+      </c>
+      <c r="M143" s="4">
+        <f>MAX(0,J143-K143)</f>
+        <v/>
+      </c>
+      <c r="N143" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O143" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P143" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B144" s="11" t="n">
+        <v>46225</v>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr"/>
+      <c r="E144" s="4" t="inlineStr"/>
+      <c r="F144" s="4">
+        <f>IF(J144="","",IF(J144&lt;0,"-","")&amp;INT(ABS(J144)/60)&amp;"h "&amp;TEXT(MOD(ABS(J144),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G144" s="4">
+        <f>IF(K144="","",IF(K144&lt;0,"-","")&amp;INT(ABS(K144)/60)&amp;"h "&amp;TEXT(MOD(ABS(K144),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H144" s="4">
+        <f>IF(L144="","",IF(L144&lt;0,"-","")&amp;INT(ABS(L144)/60)&amp;"h "&amp;TEXT(MOD(ABS(L144),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I144" s="4">
+        <f>IF(M144="","",IF(M144&lt;0,"-","")&amp;INT(ABS(M144)/60)&amp;"h "&amp;TEXT(MOD(ABS(M144),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J144" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K144" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B144)</f>
+        <v/>
+      </c>
+      <c r="L144" s="4">
+        <f>K144-J144</f>
+        <v/>
+      </c>
+      <c r="M144" s="4">
+        <f>MAX(0,J144-K144)</f>
+        <v/>
+      </c>
+      <c r="N144" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O144" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P144" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B145" s="11" t="n">
+        <v>46226</v>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr"/>
+      <c r="E145" s="4" t="inlineStr"/>
+      <c r="F145" s="4">
+        <f>IF(J145="","",IF(J145&lt;0,"-","")&amp;INT(ABS(J145)/60)&amp;"h "&amp;TEXT(MOD(ABS(J145),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G145" s="4">
+        <f>IF(K145="","",IF(K145&lt;0,"-","")&amp;INT(ABS(K145)/60)&amp;"h "&amp;TEXT(MOD(ABS(K145),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H145" s="4">
+        <f>IF(L145="","",IF(L145&lt;0,"-","")&amp;INT(ABS(L145)/60)&amp;"h "&amp;TEXT(MOD(ABS(L145),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I145" s="4">
+        <f>IF(M145="","",IF(M145&lt;0,"-","")&amp;INT(ABS(M145)/60)&amp;"h "&amp;TEXT(MOD(ABS(M145),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J145" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K145" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B145)</f>
+        <v/>
+      </c>
+      <c r="L145" s="4">
+        <f>K145-J145</f>
+        <v/>
+      </c>
+      <c r="M145" s="4">
+        <f>MAX(0,J145-K145)</f>
+        <v/>
+      </c>
+      <c r="N145" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O145" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P145" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B146" s="11" t="n">
+        <v>46227</v>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr"/>
+      <c r="E146" s="4" t="inlineStr"/>
+      <c r="F146" s="4">
+        <f>IF(J146="","",IF(J146&lt;0,"-","")&amp;INT(ABS(J146)/60)&amp;"h "&amp;TEXT(MOD(ABS(J146),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G146" s="4">
+        <f>IF(K146="","",IF(K146&lt;0,"-","")&amp;INT(ABS(K146)/60)&amp;"h "&amp;TEXT(MOD(ABS(K146),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H146" s="4">
+        <f>IF(L146="","",IF(L146&lt;0,"-","")&amp;INT(ABS(L146)/60)&amp;"h "&amp;TEXT(MOD(ABS(L146),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I146" s="4">
+        <f>IF(M146="","",IF(M146&lt;0,"-","")&amp;INT(ABS(M146)/60)&amp;"h "&amp;TEXT(MOD(ABS(M146),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J146" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K146" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B146)</f>
+        <v/>
+      </c>
+      <c r="L146" s="4">
+        <f>K146-J146</f>
+        <v/>
+      </c>
+      <c r="M146" s="4">
+        <f>MAX(0,J146-K146)</f>
+        <v/>
+      </c>
+      <c r="N146" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O146" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P146" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B147" s="11" t="n">
+        <v>46230</v>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr"/>
+      <c r="E147" s="4" t="inlineStr"/>
+      <c r="F147" s="4">
+        <f>IF(J147="","",IF(J147&lt;0,"-","")&amp;INT(ABS(J147)/60)&amp;"h "&amp;TEXT(MOD(ABS(J147),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G147" s="4">
+        <f>IF(K147="","",IF(K147&lt;0,"-","")&amp;INT(ABS(K147)/60)&amp;"h "&amp;TEXT(MOD(ABS(K147),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H147" s="4">
+        <f>IF(L147="","",IF(L147&lt;0,"-","")&amp;INT(ABS(L147)/60)&amp;"h "&amp;TEXT(MOD(ABS(L147),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I147" s="4">
+        <f>IF(M147="","",IF(M147&lt;0,"-","")&amp;INT(ABS(M147)/60)&amp;"h "&amp;TEXT(MOD(ABS(M147),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J147" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K147" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B147)</f>
+        <v/>
+      </c>
+      <c r="L147" s="4">
+        <f>K147-J147</f>
+        <v/>
+      </c>
+      <c r="M147" s="4">
+        <f>MAX(0,J147-K147)</f>
+        <v/>
+      </c>
+      <c r="N147" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O147" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P147" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B148" s="11" t="n">
+        <v>46231</v>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr"/>
+      <c r="E148" s="4" t="inlineStr"/>
+      <c r="F148" s="4">
+        <f>IF(J148="","",IF(J148&lt;0,"-","")&amp;INT(ABS(J148)/60)&amp;"h "&amp;TEXT(MOD(ABS(J148),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G148" s="4">
+        <f>IF(K148="","",IF(K148&lt;0,"-","")&amp;INT(ABS(K148)/60)&amp;"h "&amp;TEXT(MOD(ABS(K148),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H148" s="4">
+        <f>IF(L148="","",IF(L148&lt;0,"-","")&amp;INT(ABS(L148)/60)&amp;"h "&amp;TEXT(MOD(ABS(L148),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I148" s="4">
+        <f>IF(M148="","",IF(M148&lt;0,"-","")&amp;INT(ABS(M148)/60)&amp;"h "&amp;TEXT(MOD(ABS(M148),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J148" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K148" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B148)</f>
+        <v/>
+      </c>
+      <c r="L148" s="4">
+        <f>K148-J148</f>
+        <v/>
+      </c>
+      <c r="M148" s="4">
+        <f>MAX(0,J148-K148)</f>
+        <v/>
+      </c>
+      <c r="N148" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O148" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P148" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B149" s="11" t="n">
+        <v>46232</v>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr"/>
+      <c r="E149" s="4" t="inlineStr"/>
+      <c r="F149" s="4">
+        <f>IF(J149="","",IF(J149&lt;0,"-","")&amp;INT(ABS(J149)/60)&amp;"h "&amp;TEXT(MOD(ABS(J149),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G149" s="4">
+        <f>IF(K149="","",IF(K149&lt;0,"-","")&amp;INT(ABS(K149)/60)&amp;"h "&amp;TEXT(MOD(ABS(K149),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H149" s="4">
+        <f>IF(L149="","",IF(L149&lt;0,"-","")&amp;INT(ABS(L149)/60)&amp;"h "&amp;TEXT(MOD(ABS(L149),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I149" s="4">
+        <f>IF(M149="","",IF(M149&lt;0,"-","")&amp;INT(ABS(M149)/60)&amp;"h "&amp;TEXT(MOD(ABS(M149),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J149" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K149" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B149)</f>
+        <v/>
+      </c>
+      <c r="L149" s="4">
+        <f>K149-J149</f>
+        <v/>
+      </c>
+      <c r="M149" s="4">
+        <f>MAX(0,J149-K149)</f>
+        <v/>
+      </c>
+      <c r="N149" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O149" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P149" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B150" s="11" t="n">
+        <v>46233</v>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr"/>
+      <c r="E150" s="4" t="inlineStr"/>
+      <c r="F150" s="4">
+        <f>IF(J150="","",IF(J150&lt;0,"-","")&amp;INT(ABS(J150)/60)&amp;"h "&amp;TEXT(MOD(ABS(J150),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G150" s="4">
+        <f>IF(K150="","",IF(K150&lt;0,"-","")&amp;INT(ABS(K150)/60)&amp;"h "&amp;TEXT(MOD(ABS(K150),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H150" s="4">
+        <f>IF(L150="","",IF(L150&lt;0,"-","")&amp;INT(ABS(L150)/60)&amp;"h "&amp;TEXT(MOD(ABS(L150),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I150" s="4">
+        <f>IF(M150="","",IF(M150&lt;0,"-","")&amp;INT(ABS(M150)/60)&amp;"h "&amp;TEXT(MOD(ABS(M150),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J150" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K150" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B150)</f>
+        <v/>
+      </c>
+      <c r="L150" s="4">
+        <f>K150-J150</f>
+        <v/>
+      </c>
+      <c r="M150" s="4">
+        <f>MAX(0,J150-K150)</f>
+        <v/>
+      </c>
+      <c r="N150" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O150" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P150" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B151" s="11" t="n">
+        <v>46234</v>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Juli</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr"/>
+      <c r="E151" s="4" t="inlineStr"/>
+      <c r="F151" s="4">
+        <f>IF(J151="","",IF(J151&lt;0,"-","")&amp;INT(ABS(J151)/60)&amp;"h "&amp;TEXT(MOD(ABS(J151),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G151" s="4">
+        <f>IF(K151="","",IF(K151&lt;0,"-","")&amp;INT(ABS(K151)/60)&amp;"h "&amp;TEXT(MOD(ABS(K151),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H151" s="4">
+        <f>IF(L151="","",IF(L151&lt;0,"-","")&amp;INT(ABS(L151)/60)&amp;"h "&amp;TEXT(MOD(ABS(L151),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I151" s="4">
+        <f>IF(M151="","",IF(M151&lt;0,"-","")&amp;INT(ABS(M151)/60)&amp;"h "&amp;TEXT(MOD(ABS(M151),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J151" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K151" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B151)</f>
+        <v/>
+      </c>
+      <c r="L151" s="4">
+        <f>K151-J151</f>
+        <v/>
+      </c>
+      <c r="M151" s="4">
+        <f>MAX(0,J151-K151)</f>
+        <v/>
+      </c>
+      <c r="N151" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O151" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P151" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B152" s="11" t="n">
+        <v>46237</v>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr"/>
+      <c r="E152" s="4" t="inlineStr"/>
+      <c r="F152" s="4">
+        <f>IF(J152="","",IF(J152&lt;0,"-","")&amp;INT(ABS(J152)/60)&amp;"h "&amp;TEXT(MOD(ABS(J152),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G152" s="4">
+        <f>IF(K152="","",IF(K152&lt;0,"-","")&amp;INT(ABS(K152)/60)&amp;"h "&amp;TEXT(MOD(ABS(K152),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H152" s="4">
+        <f>IF(L152="","",IF(L152&lt;0,"-","")&amp;INT(ABS(L152)/60)&amp;"h "&amp;TEXT(MOD(ABS(L152),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I152" s="4">
+        <f>IF(M152="","",IF(M152&lt;0,"-","")&amp;INT(ABS(M152)/60)&amp;"h "&amp;TEXT(MOD(ABS(M152),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J152" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K152" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B152)</f>
+        <v/>
+      </c>
+      <c r="L152" s="4">
+        <f>K152-J152</f>
+        <v/>
+      </c>
+      <c r="M152" s="4">
+        <f>MAX(0,J152-K152)</f>
+        <v/>
+      </c>
+      <c r="N152" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O152" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P152" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B153" s="11" t="n">
+        <v>46238</v>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr"/>
+      <c r="E153" s="4" t="inlineStr"/>
+      <c r="F153" s="4">
+        <f>IF(J153="","",IF(J153&lt;0,"-","")&amp;INT(ABS(J153)/60)&amp;"h "&amp;TEXT(MOD(ABS(J153),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G153" s="4">
+        <f>IF(K153="","",IF(K153&lt;0,"-","")&amp;INT(ABS(K153)/60)&amp;"h "&amp;TEXT(MOD(ABS(K153),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H153" s="4">
+        <f>IF(L153="","",IF(L153&lt;0,"-","")&amp;INT(ABS(L153)/60)&amp;"h "&amp;TEXT(MOD(ABS(L153),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I153" s="4">
+        <f>IF(M153="","",IF(M153&lt;0,"-","")&amp;INT(ABS(M153)/60)&amp;"h "&amp;TEXT(MOD(ABS(M153),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J153" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K153" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B153)</f>
+        <v/>
+      </c>
+      <c r="L153" s="4">
+        <f>K153-J153</f>
+        <v/>
+      </c>
+      <c r="M153" s="4">
+        <f>MAX(0,J153-K153)</f>
+        <v/>
+      </c>
+      <c r="N153" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O153" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P153" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B154" s="11" t="n">
+        <v>46239</v>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr"/>
+      <c r="E154" s="4" t="inlineStr"/>
+      <c r="F154" s="4">
+        <f>IF(J154="","",IF(J154&lt;0,"-","")&amp;INT(ABS(J154)/60)&amp;"h "&amp;TEXT(MOD(ABS(J154),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G154" s="4">
+        <f>IF(K154="","",IF(K154&lt;0,"-","")&amp;INT(ABS(K154)/60)&amp;"h "&amp;TEXT(MOD(ABS(K154),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H154" s="4">
+        <f>IF(L154="","",IF(L154&lt;0,"-","")&amp;INT(ABS(L154)/60)&amp;"h "&amp;TEXT(MOD(ABS(L154),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I154" s="4">
+        <f>IF(M154="","",IF(M154&lt;0,"-","")&amp;INT(ABS(M154)/60)&amp;"h "&amp;TEXT(MOD(ABS(M154),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J154" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K154" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B154)</f>
+        <v/>
+      </c>
+      <c r="L154" s="4">
+        <f>K154-J154</f>
+        <v/>
+      </c>
+      <c r="M154" s="4">
+        <f>MAX(0,J154-K154)</f>
+        <v/>
+      </c>
+      <c r="N154" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O154" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P154" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B155" s="11" t="n">
+        <v>46240</v>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr"/>
+      <c r="E155" s="4" t="inlineStr"/>
+      <c r="F155" s="4">
+        <f>IF(J155="","",IF(J155&lt;0,"-","")&amp;INT(ABS(J155)/60)&amp;"h "&amp;TEXT(MOD(ABS(J155),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G155" s="4">
+        <f>IF(K155="","",IF(K155&lt;0,"-","")&amp;INT(ABS(K155)/60)&amp;"h "&amp;TEXT(MOD(ABS(K155),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H155" s="4">
+        <f>IF(L155="","",IF(L155&lt;0,"-","")&amp;INT(ABS(L155)/60)&amp;"h "&amp;TEXT(MOD(ABS(L155),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I155" s="4">
+        <f>IF(M155="","",IF(M155&lt;0,"-","")&amp;INT(ABS(M155)/60)&amp;"h "&amp;TEXT(MOD(ABS(M155),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J155" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K155" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B155)</f>
+        <v/>
+      </c>
+      <c r="L155" s="4">
+        <f>K155-J155</f>
+        <v/>
+      </c>
+      <c r="M155" s="4">
+        <f>MAX(0,J155-K155)</f>
+        <v/>
+      </c>
+      <c r="N155" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O155" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P155" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B156" s="11" t="n">
+        <v>46241</v>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>August</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr"/>
+      <c r="E156" s="4" t="inlineStr"/>
+      <c r="F156" s="4">
+        <f>IF(J156="","",IF(J156&lt;0,"-","")&amp;INT(ABS(J156)/60)&amp;"h "&amp;TEXT(MOD(ABS(J156),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G156" s="4">
+        <f>IF(K156="","",IF(K156&lt;0,"-","")&amp;INT(ABS(K156)/60)&amp;"h "&amp;TEXT(MOD(ABS(K156),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H156" s="4">
+        <f>IF(L156="","",IF(L156&lt;0,"-","")&amp;INT(ABS(L156)/60)&amp;"h "&amp;TEXT(MOD(ABS(L156),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I156" s="4">
+        <f>IF(M156="","",IF(M156&lt;0,"-","")&amp;INT(ABS(M156)/60)&amp;"h "&amp;TEXT(MOD(ABS(M156),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J156" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K156" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B156)</f>
+        <v/>
+      </c>
+      <c r="L156" s="4">
+        <f>K156-J156</f>
+        <v/>
+      </c>
+      <c r="M156" s="4">
+        <f>MAX(0,J156-K156)</f>
+        <v/>
+      </c>
+      <c r="N156" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O156" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P156" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="B157" s="10" t="n">
+        <v>46298</v>
+      </c>
+      <c r="C157" s="9" t="inlineStr">
+        <is>
+          <t>Oktober</t>
+        </is>
+      </c>
+      <c r="D157" s="9" t="inlineStr"/>
+      <c r="E157" s="9" t="inlineStr"/>
+      <c r="F157" s="9">
+        <f>IF(J157="","",IF(J157&lt;0,"-","")&amp;INT(ABS(J157)/60)&amp;"h "&amp;TEXT(MOD(ABS(J157),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G157" s="9">
+        <f>IF(K157="","",IF(K157&lt;0,"-","")&amp;INT(ABS(K157)/60)&amp;"h "&amp;TEXT(MOD(ABS(K157),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H157" s="9">
+        <f>IF(L157="","",IF(L157&lt;0,"-","")&amp;INT(ABS(L157)/60)&amp;"h "&amp;TEXT(MOD(ABS(L157),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I157" s="9">
+        <f>IF(M157="","",IF(M157&lt;0,"-","")&amp;INT(ABS(M157)/60)&amp;"h "&amp;TEXT(MOD(ABS(M157),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J157" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="K157" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B157)</f>
+        <v/>
+      </c>
+      <c r="L157" s="9">
+        <f>K157-J157</f>
+        <v/>
+      </c>
+      <c r="M157" s="9">
+        <f>MAX(0,J157-K157)</f>
+        <v/>
+      </c>
+      <c r="N157" s="9" t="inlineStr">
+        <is>
+          <t>Tag der deutschen Einheit</t>
+        </is>
+      </c>
+      <c r="O157" s="9" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="P157" s="9" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="4" t="n">
+        <v>52</v>
+      </c>
+      <c r="B158" s="11" t="n">
+        <v>46380</v>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr"/>
+      <c r="E158" s="4" t="inlineStr"/>
+      <c r="F158" s="4">
+        <f>IF(J158="","",IF(J158&lt;0,"-","")&amp;INT(ABS(J158)/60)&amp;"h "&amp;TEXT(MOD(ABS(J158),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G158" s="4">
+        <f>IF(K158="","",IF(K158&lt;0,"-","")&amp;INT(ABS(K158)/60)&amp;"h "&amp;TEXT(MOD(ABS(K158),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H158" s="4">
+        <f>IF(L158="","",IF(L158&lt;0,"-","")&amp;INT(ABS(L158)/60)&amp;"h "&amp;TEXT(MOD(ABS(L158),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I158" s="4">
+        <f>IF(M158="","",IF(M158&lt;0,"-","")&amp;INT(ABS(M158)/60)&amp;"h "&amp;TEXT(MOD(ABS(M158),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J158" s="4" t="n">
         <v>225</v>
       </c>
-      <c r="K138" s="4">
-[...11 lines deleted...]
-      <c r="N138" s="4" t="inlineStr">
+      <c r="K158" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B158)</f>
+        <v/>
+      </c>
+      <c r="L158" s="4">
+        <f>K158-J158</f>
+        <v/>
+      </c>
+      <c r="M158" s="4">
+        <f>MAX(0,J158-K158)</f>
+        <v/>
+      </c>
+      <c r="N158" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="O138" s="4" t="inlineStr">
+      <c r="O158" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
-      <c r="P138" s="4" t="inlineStr">
+      <c r="P158" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
-    <row r="139"/>
-[...1 lines deleted...]
-      <c r="A140" s="20" t="inlineStr">
+    <row r="159">
+      <c r="A159" s="9" t="n">
+        <v>52</v>
+      </c>
+      <c r="B159" s="10" t="n">
+        <v>46381</v>
+      </c>
+      <c r="C159" s="9" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D159" s="9" t="inlineStr"/>
+      <c r="E159" s="9" t="inlineStr"/>
+      <c r="F159" s="9">
+        <f>IF(J159="","",IF(J159&lt;0,"-","")&amp;INT(ABS(J159)/60)&amp;"h "&amp;TEXT(MOD(ABS(J159),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G159" s="9">
+        <f>IF(K159="","",IF(K159&lt;0,"-","")&amp;INT(ABS(K159)/60)&amp;"h "&amp;TEXT(MOD(ABS(K159),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H159" s="9">
+        <f>IF(L159="","",IF(L159&lt;0,"-","")&amp;INT(ABS(L159)/60)&amp;"h "&amp;TEXT(MOD(ABS(L159),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I159" s="9">
+        <f>IF(M159="","",IF(M159&lt;0,"-","")&amp;INT(ABS(M159)/60)&amp;"h "&amp;TEXT(MOD(ABS(M159),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J159" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="K159" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B159)</f>
+        <v/>
+      </c>
+      <c r="L159" s="9">
+        <f>K159-J159</f>
+        <v/>
+      </c>
+      <c r="M159" s="9">
+        <f>MAX(0,J159-K159)</f>
+        <v/>
+      </c>
+      <c r="N159" s="9" t="inlineStr">
+        <is>
+          <t>1. Weihnachtstag</t>
+        </is>
+      </c>
+      <c r="O159" s="9" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="P159" s="9" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="9" t="n">
+        <v>52</v>
+      </c>
+      <c r="B160" s="10" t="n">
+        <v>46382</v>
+      </c>
+      <c r="C160" s="9" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D160" s="9" t="inlineStr"/>
+      <c r="E160" s="9" t="inlineStr"/>
+      <c r="F160" s="9">
+        <f>IF(J160="","",IF(J160&lt;0,"-","")&amp;INT(ABS(J160)/60)&amp;"h "&amp;TEXT(MOD(ABS(J160),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G160" s="9">
+        <f>IF(K160="","",IF(K160&lt;0,"-","")&amp;INT(ABS(K160)/60)&amp;"h "&amp;TEXT(MOD(ABS(K160),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H160" s="9">
+        <f>IF(L160="","",IF(L160&lt;0,"-","")&amp;INT(ABS(L160)/60)&amp;"h "&amp;TEXT(MOD(ABS(L160),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I160" s="9">
+        <f>IF(M160="","",IF(M160&lt;0,"-","")&amp;INT(ABS(M160)/60)&amp;"h "&amp;TEXT(MOD(ABS(M160),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J160" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="K160" s="9">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B160)</f>
+        <v/>
+      </c>
+      <c r="L160" s="9">
+        <f>K160-J160</f>
+        <v/>
+      </c>
+      <c r="M160" s="9">
+        <f>MAX(0,J160-K160)</f>
+        <v/>
+      </c>
+      <c r="N160" s="9" t="inlineStr">
+        <is>
+          <t>2. Weihnachtstag</t>
+        </is>
+      </c>
+      <c r="O160" s="9" t="inlineStr">
+        <is>
+          <t>Feiertag</t>
+        </is>
+      </c>
+      <c r="P160" s="9" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B161" s="11" t="n">
+        <v>46384</v>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr"/>
+      <c r="E161" s="4" t="inlineStr"/>
+      <c r="F161" s="4">
+        <f>IF(J161="","",IF(J161&lt;0,"-","")&amp;INT(ABS(J161)/60)&amp;"h "&amp;TEXT(MOD(ABS(J161),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G161" s="4">
+        <f>IF(K161="","",IF(K161&lt;0,"-","")&amp;INT(ABS(K161)/60)&amp;"h "&amp;TEXT(MOD(ABS(K161),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H161" s="4">
+        <f>IF(L161="","",IF(L161&lt;0,"-","")&amp;INT(ABS(L161)/60)&amp;"h "&amp;TEXT(MOD(ABS(L161),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I161" s="4">
+        <f>IF(M161="","",IF(M161&lt;0,"-","")&amp;INT(ABS(M161)/60)&amp;"h "&amp;TEXT(MOD(ABS(M161),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J161" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K161" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B161)</f>
+        <v/>
+      </c>
+      <c r="L161" s="4">
+        <f>K161-J161</f>
+        <v/>
+      </c>
+      <c r="M161" s="4">
+        <f>MAX(0,J161-K161)</f>
+        <v/>
+      </c>
+      <c r="N161" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O161" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P161" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B162" s="11" t="n">
+        <v>46385</v>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr"/>
+      <c r="E162" s="4" t="inlineStr"/>
+      <c r="F162" s="4">
+        <f>IF(J162="","",IF(J162&lt;0,"-","")&amp;INT(ABS(J162)/60)&amp;"h "&amp;TEXT(MOD(ABS(J162),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G162" s="4">
+        <f>IF(K162="","",IF(K162&lt;0,"-","")&amp;INT(ABS(K162)/60)&amp;"h "&amp;TEXT(MOD(ABS(K162),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H162" s="4">
+        <f>IF(L162="","",IF(L162&lt;0,"-","")&amp;INT(ABS(L162)/60)&amp;"h "&amp;TEXT(MOD(ABS(L162),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I162" s="4">
+        <f>IF(M162="","",IF(M162&lt;0,"-","")&amp;INT(ABS(M162)/60)&amp;"h "&amp;TEXT(MOD(ABS(M162),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J162" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K162" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B162)</f>
+        <v/>
+      </c>
+      <c r="L162" s="4">
+        <f>K162-J162</f>
+        <v/>
+      </c>
+      <c r="M162" s="4">
+        <f>MAX(0,J162-K162)</f>
+        <v/>
+      </c>
+      <c r="N162" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O162" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P162" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B163" s="11" t="n">
+        <v>46386</v>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr"/>
+      <c r="E163" s="4" t="inlineStr"/>
+      <c r="F163" s="4">
+        <f>IF(J163="","",IF(J163&lt;0,"-","")&amp;INT(ABS(J163)/60)&amp;"h "&amp;TEXT(MOD(ABS(J163),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G163" s="4">
+        <f>IF(K163="","",IF(K163&lt;0,"-","")&amp;INT(ABS(K163)/60)&amp;"h "&amp;TEXT(MOD(ABS(K163),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H163" s="4">
+        <f>IF(L163="","",IF(L163&lt;0,"-","")&amp;INT(ABS(L163)/60)&amp;"h "&amp;TEXT(MOD(ABS(L163),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I163" s="4">
+        <f>IF(M163="","",IF(M163&lt;0,"-","")&amp;INT(ABS(M163)/60)&amp;"h "&amp;TEXT(MOD(ABS(M163),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J163" s="4" t="n">
+        <v>450</v>
+      </c>
+      <c r="K163" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B163)</f>
+        <v/>
+      </c>
+      <c r="L163" s="4">
+        <f>K163-J163</f>
+        <v/>
+      </c>
+      <c r="M163" s="4">
+        <f>MAX(0,J163-K163)</f>
+        <v/>
+      </c>
+      <c r="N163" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O163" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P163" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="4" t="n">
+        <v>53</v>
+      </c>
+      <c r="B164" s="11" t="n">
+        <v>46387</v>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>Dezember</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr"/>
+      <c r="E164" s="4" t="inlineStr"/>
+      <c r="F164" s="4">
+        <f>IF(J164="","",IF(J164&lt;0,"-","")&amp;INT(ABS(J164)/60)&amp;"h "&amp;TEXT(MOD(ABS(J164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G164" s="4">
+        <f>IF(K164="","",IF(K164&lt;0,"-","")&amp;INT(ABS(K164)/60)&amp;"h "&amp;TEXT(MOD(ABS(K164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H164" s="4">
+        <f>IF(L164="","",IF(L164&lt;0,"-","")&amp;INT(ABS(L164)/60)&amp;"h "&amp;TEXT(MOD(ABS(L164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I164" s="4">
+        <f>IF(M164="","",IF(M164&lt;0,"-","")&amp;INT(ABS(M164)/60)&amp;"h "&amp;TEXT(MOD(ABS(M164),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J164" s="4" t="n">
+        <v>225</v>
+      </c>
+      <c r="K164" s="4">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B164)</f>
+        <v/>
+      </c>
+      <c r="L164" s="4">
+        <f>K164-J164</f>
+        <v/>
+      </c>
+      <c r="M164" s="4">
+        <f>MAX(0,J164-K164)</f>
+        <v/>
+      </c>
+      <c r="N164" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="O164" s="4" t="inlineStr">
+        <is>
+          <t>Urlaub</t>
+        </is>
+      </c>
+      <c r="P164" s="4" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="165"/>
+    <row r="166">
+      <c r="A166" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B140" s="21" t="n"/>
-[...37 lines deleted...]
-      <c r="P140" s="21" t="n"/>
+      <c r="B166" s="19" t="n"/>
+      <c r="C166" s="19" t="n"/>
+      <c r="D166" s="19" t="n"/>
+      <c r="E166" s="19" t="n"/>
+      <c r="F166" s="18">
+        <f>IF(J166="","",IF(J166&lt;0,"-","")&amp;INT(ABS(J166)/60)&amp;"h "&amp;TEXT(MOD(ABS(J166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G166" s="18">
+        <f>IF(K166="","",IF(K166&lt;0,"-","")&amp;INT(ABS(K166)/60)&amp;"h "&amp;TEXT(MOD(ABS(K166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H166" s="20">
+        <f>IF(L166="","",IF(L166&lt;0,"-","")&amp;INT(ABS(L166)/60)&amp;"h "&amp;TEXT(MOD(ABS(L166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I166" s="18">
+        <f>IF(M166="","",IF(M166&lt;0,"-","")&amp;INT(ABS(M166)/60)&amp;"h "&amp;TEXT(MOD(ABS(M166),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J166" s="18">
+        <f>SUM(J2:J164)</f>
+        <v/>
+      </c>
+      <c r="K166" s="18">
+        <f>SUM(K2:K164)</f>
+        <v/>
+      </c>
+      <c r="L166" s="18">
+        <f>SUM(L2:L164)</f>
+        <v/>
+      </c>
+      <c r="M166" s="18">
+        <f>SUM(M2:M164)</f>
+        <v/>
+      </c>
+      <c r="N166" s="19" t="n"/>
+      <c r="O166" s="19" t="n"/>
+      <c r="P166" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P138"/>
+  <autoFilter ref="A1:P164"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
@@ -26575,56 +31295,264 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="H136">
     <cfRule type="expression" priority="269" dxfId="0">
       <formula>$L136&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="270" dxfId="1">
       <formula>$L136&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H137">
     <cfRule type="expression" priority="271" dxfId="0">
       <formula>$L137&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="272" dxfId="1">
       <formula>$L137&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H138">
     <cfRule type="expression" priority="273" dxfId="0">
       <formula>$L138&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="274" dxfId="1">
       <formula>$L138&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H139">
+    <cfRule type="expression" priority="275" dxfId="0">
+      <formula>$L139&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="276" dxfId="1">
+      <formula>$L139&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H140">
-    <cfRule type="expression" priority="275" dxfId="0">
+    <cfRule type="expression" priority="277" dxfId="0">
       <formula>$L140&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="276" dxfId="1">
+    <cfRule type="expression" priority="278" dxfId="1">
       <formula>$L140&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H141">
+    <cfRule type="expression" priority="279" dxfId="0">
+      <formula>$L141&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="280" dxfId="1">
+      <formula>$L141&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H142">
+    <cfRule type="expression" priority="281" dxfId="0">
+      <formula>$L142&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="282" dxfId="1">
+      <formula>$L142&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H143">
+    <cfRule type="expression" priority="283" dxfId="0">
+      <formula>$L143&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="284" dxfId="1">
+      <formula>$L143&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H144">
+    <cfRule type="expression" priority="285" dxfId="0">
+      <formula>$L144&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="286" dxfId="1">
+      <formula>$L144&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H145">
+    <cfRule type="expression" priority="287" dxfId="0">
+      <formula>$L145&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="288" dxfId="1">
+      <formula>$L145&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H146">
+    <cfRule type="expression" priority="289" dxfId="0">
+      <formula>$L146&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="290" dxfId="1">
+      <formula>$L146&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H147">
+    <cfRule type="expression" priority="291" dxfId="0">
+      <formula>$L147&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="292" dxfId="1">
+      <formula>$L147&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H148">
+    <cfRule type="expression" priority="293" dxfId="0">
+      <formula>$L148&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="294" dxfId="1">
+      <formula>$L148&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H149">
+    <cfRule type="expression" priority="295" dxfId="0">
+      <formula>$L149&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="296" dxfId="1">
+      <formula>$L149&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H150">
+    <cfRule type="expression" priority="297" dxfId="0">
+      <formula>$L150&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="298" dxfId="1">
+      <formula>$L150&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H151">
+    <cfRule type="expression" priority="299" dxfId="0">
+      <formula>$L151&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="300" dxfId="1">
+      <formula>$L151&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H152">
+    <cfRule type="expression" priority="301" dxfId="0">
+      <formula>$L152&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="302" dxfId="1">
+      <formula>$L152&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H153">
+    <cfRule type="expression" priority="303" dxfId="0">
+      <formula>$L153&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="304" dxfId="1">
+      <formula>$L153&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H154">
+    <cfRule type="expression" priority="305" dxfId="0">
+      <formula>$L154&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="306" dxfId="1">
+      <formula>$L154&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H155">
+    <cfRule type="expression" priority="307" dxfId="0">
+      <formula>$L155&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="308" dxfId="1">
+      <formula>$L155&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H156">
+    <cfRule type="expression" priority="309" dxfId="0">
+      <formula>$L156&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="310" dxfId="1">
+      <formula>$L156&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H157">
+    <cfRule type="expression" priority="311" dxfId="0">
+      <formula>$L157&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="312" dxfId="1">
+      <formula>$L157&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H158">
+    <cfRule type="expression" priority="313" dxfId="0">
+      <formula>$L158&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="314" dxfId="1">
+      <formula>$L158&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H159">
+    <cfRule type="expression" priority="315" dxfId="0">
+      <formula>$L159&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="316" dxfId="1">
+      <formula>$L159&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H160">
+    <cfRule type="expression" priority="317" dxfId="0">
+      <formula>$L160&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="318" dxfId="1">
+      <formula>$L160&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H161">
+    <cfRule type="expression" priority="319" dxfId="0">
+      <formula>$L161&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="320" dxfId="1">
+      <formula>$L161&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H162">
+    <cfRule type="expression" priority="321" dxfId="0">
+      <formula>$L162&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="322" dxfId="1">
+      <formula>$L162&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H163">
+    <cfRule type="expression" priority="323" dxfId="0">
+      <formula>$L163&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="324" dxfId="1">
+      <formula>$L163&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H164">
+    <cfRule type="expression" priority="325" dxfId="0">
+      <formula>$L164&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="326" dxfId="1">
+      <formula>$L164&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H166">
+    <cfRule type="expression" priority="327" dxfId="0">
+      <formula>$L166&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="328" dxfId="1">
+      <formula>$L166&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
@@ -26703,115 +31631,115 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="11" t="n">
+      <c r="A2" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="12" t="n">
+      <c r="B2" s="10" t="n">
         <v>46023</v>
       </c>
-      <c r="C2" s="11" t="inlineStr">
+      <c r="C2" s="9" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D2" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="11">
+      <c r="D2" s="9" t="inlineStr"/>
+      <c r="E2" s="9" t="inlineStr"/>
+      <c r="F2" s="9">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="11">
+      <c r="G2" s="9">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="4">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="11">
+      <c r="I2" s="9">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="11" t="n">
+      <c r="J2" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="11">
+      <c r="K2" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="11">
+      <c r="L2" s="9">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="11">
+      <c r="M2" s="9">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="11" t="inlineStr">
+      <c r="N2" s="9" t="inlineStr">
         <is>
           <t>Neujahr</t>
         </is>
       </c>
-      <c r="O2" s="11" t="inlineStr">
+      <c r="O2" s="9" t="inlineStr">
         <is>
           <t>Überstunden, Feiertag</t>
         </is>
       </c>
-      <c r="P2" s="11" t="inlineStr">
+      <c r="P2" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>1</v>
       </c>
-      <c r="B3" s="13" t="n">
+      <c r="B3" s="11" t="n">
         <v>46024</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G3" s="4">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H3" s="4">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I3" s="4">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -26825,389 +31753,389 @@
       <c r="L3" s="4">
         <f>K3-J3</f>
         <v/>
       </c>
       <c r="M3" s="4">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="14" t="n">
+      <c r="A4" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="15" t="n">
+      <c r="B4" s="13" t="n">
         <v>46027</v>
       </c>
-      <c r="C4" s="14" t="inlineStr">
+      <c r="C4" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D4" s="14" t="inlineStr">
+      <c r="D4" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E4" s="14" t="inlineStr">
+      <c r="E4" s="12" t="inlineStr">
         <is>
           <t>15:15</t>
         </is>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="12">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="12">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="4">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="12">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="14" t="n">
+      <c r="J4" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="14" t="inlineStr">
+      <c r="N4" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O4" s="14" t="inlineStr">
+      <c r="O4" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P4" s="14" t="inlineStr">
+      <c r="P4" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="14" t="n">
+      <c r="A5" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B5" s="15" t="n">
+      <c r="B5" s="13" t="n">
         <v>46028</v>
       </c>
-      <c r="C5" s="14" t="inlineStr">
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D5" s="14" t="inlineStr">
+      <c r="D5" s="12" t="inlineStr">
         <is>
           <t>09:45</t>
         </is>
       </c>
-      <c r="E5" s="14" t="inlineStr">
+      <c r="E5" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="12">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="12">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="5">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="12">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="14" t="n">
+      <c r="J5" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="14" t="inlineStr">
+      <c r="N5" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O5" s="14" t="inlineStr">
+      <c r="O5" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P5" s="14" t="inlineStr">
+      <c r="P5" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="14" t="n">
+      <c r="A6" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B6" s="15" t="n">
+      <c r="B6" s="13" t="n">
         <v>46029</v>
       </c>
-      <c r="C6" s="14" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D6" s="14" t="inlineStr">
+      <c r="D6" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E6" s="14" t="inlineStr">
+      <c r="E6" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="12">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="12">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="12">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J6" s="14" t="n">
+      <c r="J6" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
         <v/>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="12">
         <f>K6-J6</f>
         <v/>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="12">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
-      <c r="N6" s="14" t="inlineStr">
+      <c r="N6" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O6" s="14" t="inlineStr">
+      <c r="O6" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P6" s="14" t="inlineStr">
+      <c r="P6" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="14" t="n">
+      <c r="A7" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B7" s="15" t="n">
+      <c r="B7" s="13" t="n">
         <v>46030</v>
       </c>
-      <c r="C7" s="14" t="inlineStr">
+      <c r="C7" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D7" s="14" t="inlineStr">
+      <c r="D7" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E7" s="14" t="inlineStr">
+      <c r="E7" s="12" t="inlineStr">
         <is>
           <t>14:15</t>
         </is>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="12">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="12">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="5">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="12">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J7" s="14" t="n">
+      <c r="J7" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
         <v/>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="12">
         <f>K7-J7</f>
         <v/>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="12">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
-      <c r="N7" s="14" t="inlineStr">
+      <c r="N7" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O7" s="14" t="inlineStr">
+      <c r="O7" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P7" s="14" t="inlineStr">
+      <c r="P7" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="14" t="n">
+      <c r="A8" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="B8" s="15" t="n">
+      <c r="B8" s="13" t="n">
         <v>46031</v>
       </c>
-      <c r="C8" s="14" t="inlineStr">
+      <c r="C8" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D8" s="14" t="inlineStr">
+      <c r="D8" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E8" s="14" t="inlineStr">
+      <c r="E8" s="12" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="12">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="12">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="5">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="12">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="14" t="n">
+      <c r="J8" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="12">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="12">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="14" t="inlineStr">
+      <c r="N8" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O8" s="14" t="inlineStr">
+      <c r="O8" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P8" s="14" t="inlineStr">
+      <c r="P8" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="n">
         <v>46034</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>14:30</t>
@@ -27311,51 +32239,51 @@
       </c>
       <c r="M10" s="3">
         <f>MAX(0,J10-K10)</f>
         <v/>
       </c>
       <c r="N10" s="3" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
       <c r="O10" s="3" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P10" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="13" t="n">
+      <c r="B11" s="11" t="n">
         <v>46037</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4">
         <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G11" s="4">
         <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H11" s="4">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I11" s="4">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -27372,51 +32300,51 @@
       </c>
       <c r="M11" s="4">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
       <c r="N11" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>3</v>
       </c>
-      <c r="B12" s="13" t="n">
+      <c r="B12" s="11" t="n">
         <v>46038</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr"/>
       <c r="E12" s="4" t="inlineStr"/>
       <c r="F12" s="4">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G12" s="4">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="4">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I12" s="4">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -27430,389 +32358,389 @@
       <c r="L12" s="4">
         <f>K12-J12</f>
         <v/>
       </c>
       <c r="M12" s="4">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
       <c r="N12" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="14" t="n">
+      <c r="A13" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B13" s="15" t="n">
+      <c r="B13" s="13" t="n">
         <v>46041</v>
       </c>
-      <c r="C13" s="14" t="inlineStr">
+      <c r="C13" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D13" s="14" t="inlineStr">
+      <c r="D13" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E13" s="14" t="inlineStr">
+      <c r="E13" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="12">
         <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H13" s="4">
         <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="12">
         <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J13" s="14" t="n">
+      <c r="J13" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
         <v/>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <f>K13-J13</f>
         <v/>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
-      <c r="N13" s="14" t="inlineStr">
+      <c r="N13" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O13" s="14" t="inlineStr">
+      <c r="O13" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P13" s="14" t="inlineStr">
+      <c r="P13" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="14" t="n">
+      <c r="A14" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B14" s="15" t="n">
+      <c r="B14" s="13" t="n">
         <v>46042</v>
       </c>
-      <c r="C14" s="14" t="inlineStr">
+      <c r="C14" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D14" s="14" t="inlineStr">
+      <c r="D14" s="12" t="inlineStr">
         <is>
           <t>05:45</t>
         </is>
       </c>
-      <c r="E14" s="14" t="inlineStr">
+      <c r="E14" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="12">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="4">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="12">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J14" s="14" t="n">
+      <c r="J14" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
         <v/>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <f>K14-J14</f>
         <v/>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
-      <c r="N14" s="14" t="inlineStr">
+      <c r="N14" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O14" s="14" t="inlineStr">
+      <c r="O14" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P14" s="14" t="inlineStr">
+      <c r="P14" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="n">
+      <c r="A15" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B15" s="15" t="n">
+      <c r="B15" s="13" t="n">
         <v>46043</v>
       </c>
-      <c r="C15" s="14" t="inlineStr">
+      <c r="C15" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D15" s="14" t="inlineStr">
+      <c r="D15" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E15" s="14" t="inlineStr">
+      <c r="E15" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="12">
         <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="12">
         <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H15" s="4">
         <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="12">
         <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J15" s="14" t="n">
+      <c r="J15" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
         <v/>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="12">
         <f>K15-J15</f>
         <v/>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="12">
         <f>MAX(0,J15-K15)</f>
         <v/>
       </c>
-      <c r="N15" s="14" t="inlineStr">
+      <c r="N15" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O15" s="14" t="inlineStr">
+      <c r="O15" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P15" s="14" t="inlineStr">
+      <c r="P15" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="14" t="n">
+      <c r="A16" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B16" s="15" t="n">
+      <c r="B16" s="13" t="n">
         <v>46044</v>
       </c>
-      <c r="C16" s="14" t="inlineStr">
+      <c r="C16" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D16" s="14" t="inlineStr">
+      <c r="D16" s="12" t="inlineStr">
         <is>
           <t>06:45</t>
         </is>
       </c>
-      <c r="E16" s="14" t="inlineStr">
+      <c r="E16" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="12">
         <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="12">
         <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H16" s="4">
         <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="12">
         <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J16" s="14" t="n">
+      <c r="J16" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
         <v/>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="12">
         <f>K16-J16</f>
         <v/>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="12">
         <f>MAX(0,J16-K16)</f>
         <v/>
       </c>
-      <c r="N16" s="14" t="inlineStr">
+      <c r="N16" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O16" s="14" t="inlineStr">
+      <c r="O16" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P16" s="14" t="inlineStr">
+      <c r="P16" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="14" t="n">
+      <c r="A17" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="B17" s="15" t="n">
+      <c r="B17" s="13" t="n">
         <v>46045</v>
       </c>
-      <c r="C17" s="14" t="inlineStr">
+      <c r="C17" s="12" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
-      <c r="D17" s="14" t="inlineStr">
+      <c r="D17" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E17" s="14" t="inlineStr">
+      <c r="E17" s="12" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="12">
         <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="12">
         <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H17" s="4">
         <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="12">
         <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J17" s="14" t="n">
+      <c r="J17" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B17)</f>
         <v/>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="12">
         <f>K17-J17</f>
         <v/>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="12">
         <f>MAX(0,J17-K17)</f>
         <v/>
       </c>
-      <c r="N17" s="14" t="inlineStr">
+      <c r="N17" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK</t>
         </is>
       </c>
-      <c r="O17" s="14" t="inlineStr">
+      <c r="O17" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P17" s="14" t="inlineStr">
+      <c r="P17" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B18" s="6" t="n">
         <v>46048</v>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Januar</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -28121,94 +33049,94 @@
         <f>K22-J22</f>
         <v/>
       </c>
       <c r="M22" s="3">
         <f>MAX(0,J22-K22)</f>
         <v/>
       </c>
       <c r="N22" s="3" t="inlineStr">
         <is>
           <t>SWE - Java 25FADP01</t>
         </is>
       </c>
       <c r="O22" s="3" t="inlineStr">
         <is>
           <t>SWE - Java 25FADP01, Pause</t>
         </is>
       </c>
       <c r="P22" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
-      <c r="A24" s="20" t="inlineStr">
+      <c r="A24" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B24" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F24" s="20">
+      <c r="B24" s="19" t="n"/>
+      <c r="C24" s="19" t="n"/>
+      <c r="D24" s="19" t="n"/>
+      <c r="E24" s="19" t="n"/>
+      <c r="F24" s="18">
         <f>IF(J24="","",IF(J24&lt;0,"-","")&amp;INT(ABS(J24)/60)&amp;"h "&amp;TEXT(MOD(ABS(J24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="18">
         <f>IF(K24="","",IF(K24&lt;0,"-","")&amp;INT(ABS(K24)/60)&amp;"h "&amp;TEXT(MOD(ABS(K24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="20">
         <f>IF(L24="","",IF(L24&lt;0,"-","")&amp;INT(ABS(L24)/60)&amp;"h "&amp;TEXT(MOD(ABS(L24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="18">
         <f>IF(M24="","",IF(M24&lt;0,"-","")&amp;INT(ABS(M24)/60)&amp;"h "&amp;TEXT(MOD(ABS(M24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="18">
         <f>SUM(J2:J22)</f>
         <v/>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="18">
         <f>SUM(K2:K22)</f>
         <v/>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="18">
         <f>SUM(L2:L22)</f>
         <v/>
       </c>
-      <c r="M24" s="20">
+      <c r="M24" s="18">
         <f>SUM(M2:M22)</f>
         <v/>
       </c>
-      <c r="N24" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P24" s="21" t="n"/>
+      <c r="N24" s="19" t="n"/>
+      <c r="O24" s="19" t="n"/>
+      <c r="P24" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P22"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -28464,442 +33392,442 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="16" t="n">
+      <c r="A2" s="14" t="n">
         <v>6</v>
       </c>
-      <c r="B2" s="17" t="n">
+      <c r="B2" s="15" t="n">
         <v>46055</v>
       </c>
-      <c r="C2" s="16" t="inlineStr">
+      <c r="C2" s="14" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D2" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="16">
+      <c r="D2" s="14" t="inlineStr"/>
+      <c r="E2" s="14" t="inlineStr"/>
+      <c r="F2" s="14">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="16">
+      <c r="G2" s="14">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="5">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="16">
+      <c r="I2" s="14">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="16" t="n">
+      <c r="J2" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="16">
+      <c r="K2" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="16">
+      <c r="L2" s="14">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="16">
+      <c r="M2" s="14">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="16" t="inlineStr">
+      <c r="N2" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O2" s="16" t="inlineStr">
+      <c r="O2" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P2" s="16" t="inlineStr">
+      <c r="P2" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="14" t="n">
+      <c r="A3" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B3" s="15" t="n">
+      <c r="B3" s="13" t="n">
         <v>46056</v>
       </c>
-      <c r="C3" s="14" t="inlineStr">
+      <c r="C3" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D3" s="14" t="inlineStr">
+      <c r="D3" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E3" s="14" t="inlineStr">
+      <c r="E3" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F3" s="14">
+      <c r="F3" s="12">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G3" s="14">
+      <c r="G3" s="12">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H3" s="14">
+      <c r="H3" s="12">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I3" s="14">
+      <c r="I3" s="12">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J3" s="14" t="n">
+      <c r="J3" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K3" s="14">
+      <c r="K3" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
         <v/>
       </c>
-      <c r="L3" s="14">
+      <c r="L3" s="12">
         <f>K3-J3</f>
         <v/>
       </c>
-      <c r="M3" s="14">
+      <c r="M3" s="12">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
-      <c r="N3" s="14" t="inlineStr">
+      <c r="N3" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O3" s="14" t="inlineStr">
+      <c r="O3" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P3" s="14" t="inlineStr">
+      <c r="P3" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="14" t="n">
+      <c r="A4" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B4" s="15" t="n">
+      <c r="B4" s="13" t="n">
         <v>46057</v>
       </c>
-      <c r="C4" s="14" t="inlineStr">
+      <c r="C4" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D4" s="14" t="inlineStr">
+      <c r="D4" s="12" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
-      <c r="E4" s="14" t="inlineStr">
+      <c r="E4" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="12">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="12">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="5">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="12">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="14" t="n">
+      <c r="J4" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="14" t="inlineStr">
+      <c r="N4" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O4" s="14" t="inlineStr">
+      <c r="O4" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P4" s="14" t="inlineStr">
+      <c r="P4" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="14" t="n">
+      <c r="A5" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B5" s="15" t="n">
+      <c r="B5" s="13" t="n">
         <v>46058</v>
       </c>
-      <c r="C5" s="14" t="inlineStr">
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D5" s="14" t="inlineStr">
+      <c r="D5" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E5" s="14" t="inlineStr">
+      <c r="E5" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="12">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="12">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="12">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="14" t="n">
+      <c r="J5" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="14" t="inlineStr">
+      <c r="N5" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O5" s="14" t="inlineStr">
+      <c r="O5" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P5" s="14" t="inlineStr">
+      <c r="P5" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="14" t="n">
+      <c r="A6" s="12" t="n">
         <v>6</v>
       </c>
-      <c r="B6" s="15" t="n">
+      <c r="B6" s="13" t="n">
         <v>46059</v>
       </c>
-      <c r="C6" s="14" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D6" s="14" t="inlineStr">
+      <c r="D6" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E6" s="14" t="inlineStr">
+      <c r="E6" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="12">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="12">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="5">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="12">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J6" s="14" t="n">
+      <c r="J6" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
         <v/>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="12">
         <f>K6-J6</f>
         <v/>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="12">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
-      <c r="N6" s="14" t="inlineStr">
+      <c r="N6" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O6" s="14" t="inlineStr">
+      <c r="O6" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P6" s="14" t="inlineStr">
+      <c r="P6" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="16" t="n">
+      <c r="A7" s="14" t="n">
         <v>7</v>
       </c>
-      <c r="B7" s="17" t="n">
+      <c r="B7" s="15" t="n">
         <v>46062</v>
       </c>
-      <c r="C7" s="16" t="inlineStr">
+      <c r="C7" s="14" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D7" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F7" s="16">
+      <c r="D7" s="14" t="inlineStr"/>
+      <c r="E7" s="14" t="inlineStr"/>
+      <c r="F7" s="14">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="14">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="5">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="14">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J7" s="16" t="n">
+      <c r="J7" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
         <v/>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="14">
         <f>K7-J7</f>
         <v/>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="14">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
-      <c r="N7" s="16" t="inlineStr">
+      <c r="N7" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O7" s="16" t="inlineStr">
+      <c r="O7" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P7" s="16" t="inlineStr">
+      <c r="P7" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="6" t="n">
         <v>46063</v>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -29138,381 +34066,381 @@
       <c r="L11" s="3">
         <f>K11-J11</f>
         <v/>
       </c>
       <c r="M11" s="3">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
       <c r="N11" s="3" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
       <c r="O11" s="3" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P11" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="14" t="n">
+      <c r="A12" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B12" s="15" t="n">
+      <c r="B12" s="13" t="n">
         <v>46069</v>
       </c>
-      <c r="C12" s="14" t="inlineStr">
+      <c r="C12" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D12" s="14" t="inlineStr">
+      <c r="D12" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E12" s="14" t="inlineStr">
+      <c r="E12" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="12">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="12">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="4">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="12">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J12" s="14" t="n">
+      <c r="J12" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
         <v/>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <f>K12-J12</f>
         <v/>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
-      <c r="N12" s="14" t="inlineStr">
+      <c r="N12" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O12" s="14" t="inlineStr">
+      <c r="O12" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P12" s="14" t="inlineStr">
+      <c r="P12" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="14" t="n">
+      <c r="A13" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B13" s="15" t="n">
+      <c r="B13" s="13" t="n">
         <v>46070</v>
       </c>
-      <c r="C13" s="14" t="inlineStr">
+      <c r="C13" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D13" s="14" t="inlineStr">
+      <c r="D13" s="12" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
-      <c r="E13" s="14" t="inlineStr">
+      <c r="E13" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="12">
         <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H13" s="5">
         <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="12">
         <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J13" s="14" t="n">
+      <c r="J13" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
         <v/>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <f>K13-J13</f>
         <v/>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
-      <c r="N13" s="14" t="inlineStr">
+      <c r="N13" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O13" s="14" t="inlineStr">
+      <c r="O13" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P13" s="14" t="inlineStr">
+      <c r="P13" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="14" t="n">
+      <c r="A14" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B14" s="15" t="n">
+      <c r="B14" s="13" t="n">
         <v>46071</v>
       </c>
-      <c r="C14" s="14" t="inlineStr">
+      <c r="C14" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D14" s="14" t="inlineStr">
+      <c r="D14" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E14" s="14" t="inlineStr">
+      <c r="E14" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="12">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="4">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="12">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J14" s="14" t="n">
+      <c r="J14" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
         <v/>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <f>K14-J14</f>
         <v/>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
-      <c r="N14" s="14" t="inlineStr">
+      <c r="N14" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O14" s="14" t="inlineStr">
+      <c r="O14" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P14" s="14" t="inlineStr">
+      <c r="P14" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="n">
+      <c r="A15" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="15" t="n">
+      <c r="B15" s="13" t="n">
         <v>46072</v>
       </c>
-      <c r="C15" s="14" t="inlineStr">
+      <c r="C15" s="12" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D15" s="14" t="inlineStr">
+      <c r="D15" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E15" s="14" t="inlineStr">
+      <c r="E15" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="12">
         <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="12">
         <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H15" s="4">
         <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="12">
         <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J15" s="14" t="n">
+      <c r="J15" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
         <v/>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="12">
         <f>K15-J15</f>
         <v/>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="12">
         <f>MAX(0,J15-K15)</f>
         <v/>
       </c>
-      <c r="N15" s="14" t="inlineStr">
+      <c r="N15" s="12" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
-      <c r="O15" s="14" t="inlineStr">
+      <c r="O15" s="12" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
-      <c r="P15" s="14" t="inlineStr">
+      <c r="P15" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="n">
+      <c r="A16" s="14" t="n">
         <v>8</v>
       </c>
-      <c r="B16" s="17" t="n">
+      <c r="B16" s="15" t="n">
         <v>46073</v>
       </c>
-      <c r="C16" s="16" t="inlineStr">
+      <c r="C16" s="14" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
-      <c r="D16" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F16" s="16">
+      <c r="D16" s="14" t="inlineStr"/>
+      <c r="E16" s="14" t="inlineStr"/>
+      <c r="F16" s="14">
         <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="14">
         <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H16" s="5">
         <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="14">
         <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J16" s="16" t="n">
+      <c r="J16" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
         <v/>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="14">
         <f>K16-J16</f>
         <v/>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="14">
         <f>MAX(0,J16-K16)</f>
         <v/>
       </c>
-      <c r="N16" s="16" t="inlineStr">
+      <c r="N16" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O16" s="16" t="inlineStr">
+      <c r="O16" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P16" s="16" t="inlineStr">
+      <c r="P16" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B17" s="6" t="n">
         <v>46076</v>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Februar</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>16:00</t>
@@ -29821,94 +34749,94 @@
         <f>K21-J21</f>
         <v/>
       </c>
       <c r="M21" s="3">
         <f>MAX(0,J21-K21)</f>
         <v/>
       </c>
       <c r="N21" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O21" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P21" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
-      <c r="A23" s="20" t="inlineStr">
+      <c r="A23" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B23" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F23" s="20">
+      <c r="B23" s="19" t="n"/>
+      <c r="C23" s="19" t="n"/>
+      <c r="D23" s="19" t="n"/>
+      <c r="E23" s="19" t="n"/>
+      <c r="F23" s="18">
         <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="18">
         <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H23" s="23">
+      <c r="H23" s="21">
         <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="18">
         <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="18">
         <f>SUM(J2:J21)</f>
         <v/>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="18">
         <f>SUM(K2:K21)</f>
         <v/>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="18">
         <f>SUM(L2:L21)</f>
         <v/>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="18">
         <f>SUM(M2:M21)</f>
         <v/>
       </c>
-      <c r="N23" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P23" s="21" t="n"/>
+      <c r="N23" s="19" t="n"/>
+      <c r="O23" s="19" t="n"/>
+      <c r="P23" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P21"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -30156,389 +35084,389 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="14" t="n">
+      <c r="A2" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B2" s="15" t="n">
+      <c r="B2" s="13" t="n">
         <v>46083</v>
       </c>
-      <c r="C2" s="14" t="inlineStr">
+      <c r="C2" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D2" s="14" t="inlineStr">
+      <c r="D2" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E2" s="14" t="inlineStr">
+      <c r="E2" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F2" s="14">
+      <c r="F2" s="12">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="14">
+      <c r="G2" s="12">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="4">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="14">
+      <c r="I2" s="12">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="14" t="n">
+      <c r="J2" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="14">
+      <c r="K2" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="14">
+      <c r="L2" s="12">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="14">
+      <c r="M2" s="12">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="14" t="inlineStr">
+      <c r="N2" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O2" s="14" t="inlineStr">
+      <c r="O2" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P2" s="14" t="inlineStr">
+      <c r="P2" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="14" t="n">
+      <c r="A3" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B3" s="15" t="n">
+      <c r="B3" s="13" t="n">
         <v>46084</v>
       </c>
-      <c r="C3" s="14" t="inlineStr">
+      <c r="C3" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D3" s="14" t="inlineStr">
+      <c r="D3" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E3" s="14" t="inlineStr">
+      <c r="E3" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F3" s="14">
+      <c r="F3" s="12">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G3" s="14">
+      <c r="G3" s="12">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H3" s="4">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I3" s="14">
+      <c r="I3" s="12">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J3" s="14" t="n">
+      <c r="J3" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K3" s="14">
+      <c r="K3" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
         <v/>
       </c>
-      <c r="L3" s="14">
+      <c r="L3" s="12">
         <f>K3-J3</f>
         <v/>
       </c>
-      <c r="M3" s="14">
+      <c r="M3" s="12">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
-      <c r="N3" s="14" t="inlineStr">
+      <c r="N3" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O3" s="14" t="inlineStr">
+      <c r="O3" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P3" s="14" t="inlineStr">
+      <c r="P3" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="14" t="n">
+      <c r="A4" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B4" s="15" t="n">
+      <c r="B4" s="13" t="n">
         <v>46085</v>
       </c>
-      <c r="C4" s="14" t="inlineStr">
+      <c r="C4" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D4" s="14" t="inlineStr">
+      <c r="D4" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E4" s="14" t="inlineStr">
+      <c r="E4" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="12">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="12">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H4" s="4">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="12">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="14" t="n">
+      <c r="J4" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="14" t="inlineStr">
+      <c r="N4" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O4" s="14" t="inlineStr">
+      <c r="O4" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P4" s="14" t="inlineStr">
+      <c r="P4" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="14" t="n">
+      <c r="A5" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B5" s="15" t="n">
+      <c r="B5" s="13" t="n">
         <v>46086</v>
       </c>
-      <c r="C5" s="14" t="inlineStr">
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D5" s="14" t="inlineStr">
+      <c r="D5" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E5" s="14" t="inlineStr">
+      <c r="E5" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="12">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="12">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="12">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="14" t="n">
+      <c r="J5" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="14" t="inlineStr">
+      <c r="N5" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O5" s="14" t="inlineStr">
+      <c r="O5" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P5" s="14" t="inlineStr">
+      <c r="P5" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="14" t="n">
+      <c r="A6" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="B6" s="15" t="n">
+      <c r="B6" s="13" t="n">
         <v>46087</v>
       </c>
-      <c r="C6" s="14" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D6" s="14" t="inlineStr">
+      <c r="D6" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E6" s="14" t="inlineStr">
+      <c r="E6" s="12" t="inlineStr">
         <is>
           <t>13:15</t>
         </is>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="12">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="12">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="5">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="12">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J6" s="14" t="n">
+      <c r="J6" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B6)</f>
         <v/>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="12">
         <f>K6-J6</f>
         <v/>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="12">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
-      <c r="N6" s="14" t="inlineStr">
+      <c r="N6" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK</t>
         </is>
       </c>
-      <c r="O6" s="14" t="inlineStr">
+      <c r="O6" s="12" t="inlineStr">
         <is>
           <t>SWE - Python 25DAK, Pause</t>
         </is>
       </c>
-      <c r="P6" s="14" t="inlineStr">
+      <c r="P6" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B7" s="6" t="n">
         <v>46090</v>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>13:15</t>
@@ -30570,105 +35498,105 @@
       <c r="L7" s="3">
         <f>K7-J7</f>
         <v/>
       </c>
       <c r="M7" s="3">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
       <c r="N7" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O7" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P7" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="16" t="n">
+      <c r="A8" s="14" t="n">
         <v>11</v>
       </c>
-      <c r="B8" s="17" t="n">
+      <c r="B8" s="15" t="n">
         <v>46091</v>
       </c>
-      <c r="C8" s="16" t="inlineStr">
+      <c r="C8" s="14" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D8" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F8" s="16">
+      <c r="D8" s="14" t="inlineStr"/>
+      <c r="E8" s="14" t="inlineStr"/>
+      <c r="F8" s="14">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="14">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="5">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="14">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="16" t="n">
+      <c r="J8" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="14">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="14">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="16" t="inlineStr">
+      <c r="N8" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O8" s="16" t="inlineStr">
+      <c r="O8" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P8" s="16" t="inlineStr">
+      <c r="P8" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B9" s="6" t="n">
         <v>46092</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>17:15</t>
@@ -30838,389 +35766,389 @@
       <c r="L11" s="3">
         <f>K11-J11</f>
         <v/>
       </c>
       <c r="M11" s="3">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
       <c r="N11" s="3" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
       <c r="O11" s="3" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P11" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="14" t="n">
+      <c r="A12" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B12" s="15" t="n">
+      <c r="B12" s="13" t="n">
         <v>46097</v>
       </c>
-      <c r="C12" s="14" t="inlineStr">
+      <c r="C12" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D12" s="14" t="inlineStr">
+      <c r="D12" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E12" s="14" t="inlineStr">
+      <c r="E12" s="12" t="inlineStr">
         <is>
           <t>15:15</t>
         </is>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="12">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="12">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="4">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="12">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J12" s="14" t="n">
+      <c r="J12" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
         <v/>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <f>K12-J12</f>
         <v/>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
-      <c r="N12" s="14" t="inlineStr">
+      <c r="N12" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O12" s="14" t="inlineStr">
+      <c r="O12" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P12" s="14" t="inlineStr">
+      <c r="P12" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="14" t="n">
+      <c r="A13" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B13" s="15" t="n">
+      <c r="B13" s="13" t="n">
         <v>46098</v>
       </c>
-      <c r="C13" s="14" t="inlineStr">
+      <c r="C13" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D13" s="14" t="inlineStr">
+      <c r="D13" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E13" s="14" t="inlineStr">
+      <c r="E13" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="12">
         <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H13" s="4">
         <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="12">
         <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J13" s="14" t="n">
+      <c r="J13" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
         <v/>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <f>K13-J13</f>
         <v/>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
-      <c r="N13" s="14" t="inlineStr">
+      <c r="N13" s="12" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
-      <c r="O13" s="14" t="inlineStr">
+      <c r="O13" s="12" t="inlineStr">
         <is>
           <t>mobileOffice, Pause</t>
         </is>
       </c>
-      <c r="P13" s="14" t="inlineStr">
+      <c r="P13" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="14" t="n">
+      <c r="A14" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B14" s="15" t="n">
+      <c r="B14" s="13" t="n">
         <v>46099</v>
       </c>
-      <c r="C14" s="14" t="inlineStr">
+      <c r="C14" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D14" s="14" t="inlineStr">
+      <c r="D14" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E14" s="14" t="inlineStr">
+      <c r="E14" s="12" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="12">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="4">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="12">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J14" s="14" t="n">
+      <c r="J14" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
         <v/>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <f>K14-J14</f>
         <v/>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
-      <c r="N14" s="14" t="inlineStr">
+      <c r="N14" s="12" t="inlineStr">
         <is>
           <t>PV So 2026</t>
         </is>
       </c>
-      <c r="O14" s="14" t="inlineStr">
+      <c r="O14" s="12" t="inlineStr">
         <is>
           <t>PV So 2026, Pause</t>
         </is>
       </c>
-      <c r="P14" s="14" t="inlineStr">
+      <c r="P14" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="n">
+      <c r="A15" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B15" s="15" t="n">
+      <c r="B15" s="13" t="n">
         <v>46100</v>
       </c>
-      <c r="C15" s="14" t="inlineStr">
+      <c r="C15" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D15" s="14" t="inlineStr">
+      <c r="D15" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E15" s="14" t="inlineStr">
+      <c r="E15" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="12">
         <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="12">
         <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H15" s="4">
         <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="12">
         <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J15" s="14" t="n">
+      <c r="J15" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
         <v/>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="12">
         <f>K15-J15</f>
         <v/>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="12">
         <f>MAX(0,J15-K15)</f>
         <v/>
       </c>
-      <c r="N15" s="14" t="inlineStr">
+      <c r="N15" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O15" s="14" t="inlineStr">
+      <c r="O15" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P15" s="14" t="inlineStr">
+      <c r="P15" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="14" t="n">
+      <c r="A16" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="B16" s="15" t="n">
+      <c r="B16" s="13" t="n">
         <v>46101</v>
       </c>
-      <c r="C16" s="14" t="inlineStr">
+      <c r="C16" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D16" s="14" t="inlineStr">
+      <c r="D16" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E16" s="14" t="inlineStr">
+      <c r="E16" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="12">
         <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="12">
         <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H16" s="4">
         <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="12">
         <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J16" s="14" t="n">
+      <c r="J16" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
         <v/>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="12">
         <f>K16-J16</f>
         <v/>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="12">
         <f>MAX(0,J16-K16)</f>
         <v/>
       </c>
-      <c r="N16" s="14" t="inlineStr">
+      <c r="N16" s="12" t="inlineStr">
         <is>
           <t>PV So 2026</t>
         </is>
       </c>
-      <c r="O16" s="14" t="inlineStr">
+      <c r="O16" s="12" t="inlineStr">
         <is>
           <t>PV So 2026, Pause</t>
         </is>
       </c>
-      <c r="P16" s="14" t="inlineStr">
+      <c r="P16" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="n">
         <v>46104</v>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>07:15</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -31528,233 +36456,233 @@
       <c r="L21" s="3">
         <f>K21-J21</f>
         <v/>
       </c>
       <c r="M21" s="3">
         <f>MAX(0,J21-K21)</f>
         <v/>
       </c>
       <c r="N21" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O21" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P21" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="14" t="n">
+      <c r="A22" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B22" s="15" t="n">
+      <c r="B22" s="13" t="n">
         <v>46111</v>
       </c>
-      <c r="C22" s="14" t="inlineStr">
+      <c r="C22" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D22" s="14" t="inlineStr">
+      <c r="D22" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E22" s="14" t="inlineStr">
+      <c r="E22" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="12">
         <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="12">
         <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H22" s="4">
         <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I22" s="14">
+      <c r="I22" s="12">
         <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J22" s="14" t="n">
+      <c r="J22" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
         <v/>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="12">
         <f>K22-J22</f>
         <v/>
       </c>
-      <c r="M22" s="14">
+      <c r="M22" s="12">
         <f>MAX(0,J22-K22)</f>
         <v/>
       </c>
-      <c r="N22" s="14" t="inlineStr">
+      <c r="N22" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O22" s="14" t="inlineStr">
+      <c r="O22" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P22" s="14" t="inlineStr">
+      <c r="P22" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="14" t="n">
+      <c r="A23" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B23" s="15" t="n">
+      <c r="B23" s="13" t="n">
         <v>46112</v>
       </c>
-      <c r="C23" s="14" t="inlineStr">
+      <c r="C23" s="12" t="inlineStr">
         <is>
           <t>März</t>
         </is>
       </c>
-      <c r="D23" s="14" t="inlineStr">
+      <c r="D23" s="12" t="inlineStr">
         <is>
           <t>06:30</t>
         </is>
       </c>
-      <c r="E23" s="14" t="inlineStr">
+      <c r="E23" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="12">
         <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="12">
         <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H23" s="5">
         <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="12">
         <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J23" s="14" t="n">
+      <c r="J23" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K23" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B23)</f>
         <v/>
       </c>
-      <c r="L23" s="14">
+      <c r="L23" s="12">
         <f>K23-J23</f>
         <v/>
       </c>
-      <c r="M23" s="14">
+      <c r="M23" s="12">
         <f>MAX(0,J23-K23)</f>
         <v/>
       </c>
-      <c r="N23" s="14" t="inlineStr">
+      <c r="N23" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O23" s="14" t="inlineStr">
+      <c r="O23" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P23" s="14" t="inlineStr">
+      <c r="P23" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="24"/>
     <row r="25">
-      <c r="A25" s="20" t="inlineStr">
+      <c r="A25" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B25" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F25" s="20">
+      <c r="B25" s="19" t="n"/>
+      <c r="C25" s="19" t="n"/>
+      <c r="D25" s="19" t="n"/>
+      <c r="E25" s="19" t="n"/>
+      <c r="F25" s="18">
         <f>IF(J25="","",IF(J25&lt;0,"-","")&amp;INT(ABS(J25)/60)&amp;"h "&amp;TEXT(MOD(ABS(J25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="18">
         <f>IF(K25="","",IF(K25&lt;0,"-","")&amp;INT(ABS(K25)/60)&amp;"h "&amp;TEXT(MOD(ABS(K25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H25" s="22">
+      <c r="H25" s="20">
         <f>IF(L25="","",IF(L25&lt;0,"-","")&amp;INT(ABS(L25)/60)&amp;"h "&amp;TEXT(MOD(ABS(L25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="18">
         <f>IF(M25="","",IF(M25&lt;0,"-","")&amp;INT(ABS(M25)/60)&amp;"h "&amp;TEXT(MOD(ABS(M25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="18">
         <f>SUM(J2:J23)</f>
         <v/>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="18">
         <f>SUM(K2:K23)</f>
         <v/>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="18">
         <f>SUM(L2:L23)</f>
         <v/>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="18">
         <f>SUM(M2:M23)</f>
         <v/>
       </c>
-      <c r="N25" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P25" s="21" t="n"/>
+      <c r="N25" s="19" t="n"/>
+      <c r="O25" s="19" t="n"/>
+      <c r="P25" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P23"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -32018,304 +36946,304 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="14" t="n">
+      <c r="A2" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B2" s="15" t="n">
+      <c r="B2" s="13" t="n">
         <v>46113</v>
       </c>
-      <c r="C2" s="14" t="inlineStr">
+      <c r="C2" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D2" s="14" t="inlineStr">
+      <c r="D2" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E2" s="14" t="inlineStr">
+      <c r="E2" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F2" s="14">
+      <c r="F2" s="12">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="14">
+      <c r="G2" s="12">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H2" s="5">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="14">
+      <c r="I2" s="12">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="14" t="n">
+      <c r="J2" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="14">
+      <c r="K2" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="14">
+      <c r="L2" s="12">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="14">
+      <c r="M2" s="12">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="14" t="inlineStr">
+      <c r="N2" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O2" s="14" t="inlineStr">
+      <c r="O2" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P2" s="14" t="inlineStr">
+      <c r="P2" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="14" t="n">
+      <c r="A3" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="B3" s="15" t="n">
+      <c r="B3" s="13" t="n">
         <v>46114</v>
       </c>
-      <c r="C3" s="14" t="inlineStr">
+      <c r="C3" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D3" s="14" t="inlineStr">
+      <c r="D3" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E3" s="14" t="inlineStr">
+      <c r="E3" s="12" t="inlineStr">
         <is>
           <t>14:45</t>
         </is>
       </c>
-      <c r="F3" s="14">
+      <c r="F3" s="12">
         <f>IF(J3="","",IF(J3&lt;0,"-","")&amp;INT(ABS(J3)/60)&amp;"h "&amp;TEXT(MOD(ABS(J3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G3" s="14">
+      <c r="G3" s="12">
         <f>IF(K3="","",IF(K3&lt;0,"-","")&amp;INT(ABS(K3)/60)&amp;"h "&amp;TEXT(MOD(ABS(K3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H3" s="14">
+      <c r="H3" s="12">
         <f>IF(L3="","",IF(L3&lt;0,"-","")&amp;INT(ABS(L3)/60)&amp;"h "&amp;TEXT(MOD(ABS(L3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I3" s="14">
+      <c r="I3" s="12">
         <f>IF(M3="","",IF(M3&lt;0,"-","")&amp;INT(ABS(M3)/60)&amp;"h "&amp;TEXT(MOD(ABS(M3),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J3" s="14" t="n">
+      <c r="J3" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K3" s="14">
+      <c r="K3" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B3)</f>
         <v/>
       </c>
-      <c r="L3" s="14">
+      <c r="L3" s="12">
         <f>K3-J3</f>
         <v/>
       </c>
-      <c r="M3" s="14">
+      <c r="M3" s="12">
         <f>MAX(0,J3-K3)</f>
         <v/>
       </c>
-      <c r="N3" s="14" t="inlineStr">
+      <c r="N3" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O3" s="14" t="inlineStr">
+      <c r="O3" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P3" s="14" t="inlineStr">
+      <c r="P3" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="11" t="n">
+      <c r="A4" s="9" t="n">
         <v>14</v>
       </c>
-      <c r="B4" s="12" t="n">
+      <c r="B4" s="10" t="n">
         <v>46115</v>
       </c>
-      <c r="C4" s="11" t="inlineStr">
+      <c r="C4" s="9" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D4" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F4" s="11">
+      <c r="D4" s="9" t="inlineStr"/>
+      <c r="E4" s="9" t="inlineStr"/>
+      <c r="F4" s="9">
         <f>IF(J4="","",IF(J4&lt;0,"-","")&amp;INT(ABS(J4)/60)&amp;"h "&amp;TEXT(MOD(ABS(J4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="9">
         <f>IF(K4="","",IF(K4&lt;0,"-","")&amp;INT(ABS(K4)/60)&amp;"h "&amp;TEXT(MOD(ABS(K4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="9">
         <f>IF(L4="","",IF(L4&lt;0,"-","")&amp;INT(ABS(L4)/60)&amp;"h "&amp;TEXT(MOD(ABS(L4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="9">
         <f>IF(M4="","",IF(M4&lt;0,"-","")&amp;INT(ABS(M4)/60)&amp;"h "&amp;TEXT(MOD(ABS(M4),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J4" s="11" t="n">
+      <c r="J4" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B4)</f>
         <v/>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="9">
         <f>K4-J4</f>
         <v/>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="9">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
-      <c r="N4" s="11" t="inlineStr">
+      <c r="N4" s="9" t="inlineStr">
         <is>
           <t>Karfreitag</t>
         </is>
       </c>
-      <c r="O4" s="11" t="inlineStr">
+      <c r="O4" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P4" s="11" t="inlineStr">
+      <c r="P4" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="11" t="n">
+      <c r="A5" s="9" t="n">
         <v>15</v>
       </c>
-      <c r="B5" s="12" t="n">
+      <c r="B5" s="10" t="n">
         <v>46118</v>
       </c>
-      <c r="C5" s="11" t="inlineStr">
+      <c r="C5" s="9" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D5" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F5" s="11">
+      <c r="D5" s="9" t="inlineStr"/>
+      <c r="E5" s="9" t="inlineStr"/>
+      <c r="F5" s="9">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="11" t="n">
+      <c r="J5" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="11" t="inlineStr">
+      <c r="N5" s="9" t="inlineStr">
         <is>
           <t>Ostermontag</t>
         </is>
       </c>
-      <c r="O5" s="11" t="inlineStr">
+      <c r="O5" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P5" s="11" t="inlineStr">
+      <c r="P5" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="n">
         <v>15</v>
       </c>
       <c r="B6" s="6" t="n">
         <v>46119</v>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>15:30</t>
@@ -32347,166 +37275,166 @@
       <c r="L6" s="3">
         <f>K6-J6</f>
         <v/>
       </c>
       <c r="M6" s="3">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O6" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P6" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="18" t="n">
+      <c r="A7" s="16" t="n">
         <v>15</v>
       </c>
-      <c r="B7" s="19" t="n">
+      <c r="B7" s="17" t="n">
         <v>46120</v>
       </c>
-      <c r="C7" s="18" t="inlineStr">
+      <c r="C7" s="16" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D7" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F7" s="18">
+      <c r="D7" s="16" t="inlineStr"/>
+      <c r="E7" s="16" t="inlineStr"/>
+      <c r="F7" s="16">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="16">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="16">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="16">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J7" s="18" t="n">
+      <c r="J7" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
         <v/>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="16">
         <f>K7-J7</f>
         <v/>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="16">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
-      <c r="N7" s="18" t="inlineStr">
+      <c r="N7" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O7" s="18" t="inlineStr">
+      <c r="O7" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P7" s="18" t="inlineStr">
+      <c r="P7" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="16" t="n">
+      <c r="A8" s="14" t="n">
         <v>15</v>
       </c>
-      <c r="B8" s="17" t="n">
+      <c r="B8" s="15" t="n">
         <v>46121</v>
       </c>
-      <c r="C8" s="16" t="inlineStr">
+      <c r="C8" s="14" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D8" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F8" s="16">
+      <c r="D8" s="14" t="inlineStr"/>
+      <c r="E8" s="14" t="inlineStr"/>
+      <c r="F8" s="14">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="14">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="5">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="14">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="16" t="n">
+      <c r="J8" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="14">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="14">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="16" t="inlineStr">
+      <c r="N8" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O8" s="16" t="inlineStr">
+      <c r="O8" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P8" s="16" t="inlineStr">
+      <c r="P8" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>15</v>
       </c>
       <c r="B9" s="6" t="n">
         <v>46122</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>16:15</t>
@@ -32538,389 +37466,389 @@
       <c r="L9" s="3">
         <f>K9-J9</f>
         <v/>
       </c>
       <c r="M9" s="3">
         <f>MAX(0,J9-K9)</f>
         <v/>
       </c>
       <c r="N9" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O9" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P9" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="14" t="n">
+      <c r="A10" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B10" s="15" t="n">
+      <c r="B10" s="13" t="n">
         <v>46125</v>
       </c>
-      <c r="C10" s="14" t="inlineStr">
+      <c r="C10" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D10" s="14" t="inlineStr">
+      <c r="D10" s="12" t="inlineStr">
         <is>
           <t>07:30</t>
         </is>
       </c>
-      <c r="E10" s="14" t="inlineStr">
+      <c r="E10" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="12">
         <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="12">
         <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="12">
         <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="12">
         <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J10" s="14" t="n">
+      <c r="J10" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
         <v/>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="12">
         <f>K10-J10</f>
         <v/>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="12">
         <f>MAX(0,J10-K10)</f>
         <v/>
       </c>
-      <c r="N10" s="14" t="inlineStr">
+      <c r="N10" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O10" s="14" t="inlineStr">
+      <c r="O10" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P10" s="14" t="inlineStr">
+      <c r="P10" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="14" t="n">
+      <c r="A11" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B11" s="15" t="n">
+      <c r="B11" s="13" t="n">
         <v>46126</v>
       </c>
-      <c r="C11" s="14" t="inlineStr">
+      <c r="C11" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D11" s="14" t="inlineStr">
+      <c r="D11" s="12" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="E11" s="14" t="inlineStr">
+      <c r="E11" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="12">
         <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="12">
         <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H11" s="5">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="12">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J11" s="14" t="n">
+      <c r="J11" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
         <v/>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="12">
         <f>K11-J11</f>
         <v/>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="12">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
-      <c r="N11" s="14" t="inlineStr">
+      <c r="N11" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O11" s="14" t="inlineStr">
+      <c r="O11" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P11" s="14" t="inlineStr">
+      <c r="P11" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="14" t="n">
+      <c r="A12" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B12" s="15" t="n">
+      <c r="B12" s="13" t="n">
         <v>46127</v>
       </c>
-      <c r="C12" s="14" t="inlineStr">
+      <c r="C12" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D12" s="14" t="inlineStr">
+      <c r="D12" s="12" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="E12" s="14" t="inlineStr">
+      <c r="E12" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="12">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="12">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="5">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="12">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J12" s="14" t="n">
+      <c r="J12" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
         <v/>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <f>K12-J12</f>
         <v/>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
-      <c r="N12" s="14" t="inlineStr">
+      <c r="N12" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O12" s="14" t="inlineStr">
+      <c r="O12" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P12" s="14" t="inlineStr">
+      <c r="P12" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="14" t="n">
+      <c r="A13" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B13" s="15" t="n">
+      <c r="B13" s="13" t="n">
         <v>46128</v>
       </c>
-      <c r="C13" s="14" t="inlineStr">
+      <c r="C13" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D13" s="14" t="inlineStr">
+      <c r="D13" s="12" t="inlineStr">
         <is>
           <t>08:30</t>
         </is>
       </c>
-      <c r="E13" s="14" t="inlineStr">
+      <c r="E13" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="12">
         <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="12">
         <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H13" s="5">
         <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="12">
         <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J13" s="14" t="n">
+      <c r="J13" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
         <v/>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <f>K13-J13</f>
         <v/>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
-      <c r="N13" s="14" t="inlineStr">
+      <c r="N13" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O13" s="14" t="inlineStr">
+      <c r="O13" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P13" s="14" t="inlineStr">
+      <c r="P13" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="14" t="n">
+      <c r="A14" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="B14" s="15" t="n">
+      <c r="B14" s="13" t="n">
         <v>46129</v>
       </c>
-      <c r="C14" s="14" t="inlineStr">
+      <c r="C14" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D14" s="14" t="inlineStr">
+      <c r="D14" s="12" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="E14" s="14" t="inlineStr">
+      <c r="E14" s="12" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="12">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="12">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="5">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="12">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J14" s="14" t="n">
+      <c r="J14" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
         <v/>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <f>K14-J14</f>
         <v/>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
-      <c r="N14" s="14" t="inlineStr">
+      <c r="N14" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02</t>
         </is>
       </c>
-      <c r="O14" s="14" t="inlineStr">
+      <c r="O14" s="12" t="inlineStr">
         <is>
           <t>Robotik 24FA02, Pause</t>
         </is>
       </c>
-      <c r="P14" s="14" t="inlineStr">
+      <c r="P14" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="n">
         <v>17</v>
       </c>
       <c r="B15" s="6" t="n">
         <v>46132</v>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>16:30</t>
@@ -33228,355 +38156,355 @@
       <c r="L19" s="3">
         <f>K19-J19</f>
         <v/>
       </c>
       <c r="M19" s="3">
         <f>MAX(0,J19-K19)</f>
         <v/>
       </c>
       <c r="N19" s="3" t="inlineStr">
         <is>
           <t>Robotik 24FADP01 24FSDV01</t>
         </is>
       </c>
       <c r="O19" s="3" t="inlineStr">
         <is>
           <t>Robotik 24FADP01, 24FSDV01, Pause</t>
         </is>
       </c>
       <c r="P19" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="14" t="n">
+      <c r="A20" s="12" t="n">
         <v>18</v>
       </c>
-      <c r="B20" s="15" t="n">
+      <c r="B20" s="13" t="n">
         <v>46139</v>
       </c>
-      <c r="C20" s="14" t="inlineStr">
+      <c r="C20" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D20" s="14" t="inlineStr">
+      <c r="D20" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E20" s="14" t="inlineStr">
+      <c r="E20" s="12" t="inlineStr">
         <is>
           <t>13:15</t>
         </is>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="12">
         <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G20" s="14">
+      <c r="G20" s="12">
         <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H20" s="5">
         <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I20" s="14">
+      <c r="I20" s="12">
         <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J20" s="14" t="n">
+      <c r="J20" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B20)</f>
         <v/>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="12">
         <f>K20-J20</f>
         <v/>
       </c>
-      <c r="M20" s="14">
+      <c r="M20" s="12">
         <f>MAX(0,J20-K20)</f>
         <v/>
       </c>
-      <c r="N20" s="14" t="inlineStr">
+      <c r="N20" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O20" s="14" t="inlineStr">
+      <c r="O20" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P20" s="14" t="inlineStr">
+      <c r="P20" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="14" t="n">
+      <c r="A21" s="12" t="n">
         <v>18</v>
       </c>
-      <c r="B21" s="15" t="n">
+      <c r="B21" s="13" t="n">
         <v>46140</v>
       </c>
-      <c r="C21" s="14" t="inlineStr">
+      <c r="C21" s="12" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D21" s="14" t="inlineStr">
+      <c r="D21" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E21" s="14" t="inlineStr">
+      <c r="E21" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="12">
         <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="12">
         <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H21" s="4">
         <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I21" s="14">
+      <c r="I21" s="12">
         <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J21" s="14" t="n">
+      <c r="J21" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K21" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B21)</f>
         <v/>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="12">
         <f>K21-J21</f>
         <v/>
       </c>
-      <c r="M21" s="14">
+      <c r="M21" s="12">
         <f>MAX(0,J21-K21)</f>
         <v/>
       </c>
-      <c r="N21" s="14" t="inlineStr">
+      <c r="N21" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O21" s="14" t="inlineStr">
+      <c r="O21" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P21" s="14" t="inlineStr">
+      <c r="P21" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="18" t="n">
+      <c r="A22" s="16" t="n">
         <v>18</v>
       </c>
-      <c r="B22" s="19" t="n">
+      <c r="B22" s="17" t="n">
         <v>46141</v>
       </c>
-      <c r="C22" s="18" t="inlineStr">
+      <c r="C22" s="16" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D22" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F22" s="18">
+      <c r="D22" s="16" t="inlineStr"/>
+      <c r="E22" s="16" t="inlineStr"/>
+      <c r="F22" s="16">
         <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G22" s="18">
+      <c r="G22" s="16">
         <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H22" s="18">
+      <c r="H22" s="16">
         <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I22" s="18">
+      <c r="I22" s="16">
         <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J22" s="18" t="n">
+      <c r="J22" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K22" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
         <v/>
       </c>
-      <c r="L22" s="18">
+      <c r="L22" s="16">
         <f>K22-J22</f>
         <v/>
       </c>
-      <c r="M22" s="18">
+      <c r="M22" s="16">
         <f>MAX(0,J22-K22)</f>
         <v/>
       </c>
-      <c r="N22" s="18" t="inlineStr">
+      <c r="N22" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O22" s="18" t="inlineStr">
+      <c r="O22" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P22" s="18" t="inlineStr">
+      <c r="P22" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="n">
+      <c r="A23" s="14" t="n">
         <v>18</v>
       </c>
-      <c r="B23" s="17" t="n">
+      <c r="B23" s="15" t="n">
         <v>46142</v>
       </c>
-      <c r="C23" s="16" t="inlineStr">
+      <c r="C23" s="14" t="inlineStr">
         <is>
           <t>April</t>
         </is>
       </c>
-      <c r="D23" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F23" s="16">
+      <c r="D23" s="14" t="inlineStr"/>
+      <c r="E23" s="14" t="inlineStr"/>
+      <c r="F23" s="14">
         <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="14">
         <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H23" s="5">
         <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="14">
         <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J23" s="16" t="n">
+      <c r="J23" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K23" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B23)</f>
         <v/>
       </c>
-      <c r="L23" s="16">
+      <c r="L23" s="14">
         <f>K23-J23</f>
         <v/>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="14">
         <f>MAX(0,J23-K23)</f>
         <v/>
       </c>
-      <c r="N23" s="16" t="inlineStr">
+      <c r="N23" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O23" s="16" t="inlineStr">
+      <c r="O23" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P23" s="16" t="inlineStr">
+      <c r="P23" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="24"/>
     <row r="25">
-      <c r="A25" s="20" t="inlineStr">
+      <c r="A25" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B25" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F25" s="20">
+      <c r="B25" s="19" t="n"/>
+      <c r="C25" s="19" t="n"/>
+      <c r="D25" s="19" t="n"/>
+      <c r="E25" s="19" t="n"/>
+      <c r="F25" s="18">
         <f>IF(J25="","",IF(J25&lt;0,"-","")&amp;INT(ABS(J25)/60)&amp;"h "&amp;TEXT(MOD(ABS(J25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="18">
         <f>IF(K25="","",IF(K25&lt;0,"-","")&amp;INT(ABS(K25)/60)&amp;"h "&amp;TEXT(MOD(ABS(K25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H25" s="23">
+      <c r="H25" s="21">
         <f>IF(L25="","",IF(L25&lt;0,"-","")&amp;INT(ABS(L25)/60)&amp;"h "&amp;TEXT(MOD(ABS(L25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="18">
         <f>IF(M25="","",IF(M25&lt;0,"-","")&amp;INT(ABS(M25)/60)&amp;"h "&amp;TEXT(MOD(ABS(M25),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="18">
         <f>SUM(J2:J23)</f>
         <v/>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="18">
         <f>SUM(K2:K23)</f>
         <v/>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="18">
         <f>SUM(L2:L23)</f>
         <v/>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="18">
         <f>SUM(M2:M23)</f>
         <v/>
       </c>
-      <c r="N25" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P25" s="21" t="n"/>
+      <c r="N25" s="19" t="n"/>
+      <c r="O25" s="19" t="n"/>
+      <c r="P25" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P23"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -33840,105 +38768,105 @@
           <t>Differenz Minuten intern</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Rest Minuten intern</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>Bemerkung</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>Tracks</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="11" t="n">
+      <c r="A2" s="9" t="n">
         <v>18</v>
       </c>
-      <c r="B2" s="12" t="n">
+      <c r="B2" s="10" t="n">
         <v>46143</v>
       </c>
-      <c r="C2" s="11" t="inlineStr">
+      <c r="C2" s="9" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D2" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F2" s="11">
+      <c r="D2" s="9" t="inlineStr"/>
+      <c r="E2" s="9" t="inlineStr"/>
+      <c r="F2" s="9">
         <f>IF(J2="","",IF(J2&lt;0,"-","")&amp;INT(ABS(J2)/60)&amp;"h "&amp;TEXT(MOD(ABS(J2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G2" s="11">
+      <c r="G2" s="9">
         <f>IF(K2="","",IF(K2&lt;0,"-","")&amp;INT(ABS(K2)/60)&amp;"h "&amp;TEXT(MOD(ABS(K2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H2" s="11">
+      <c r="H2" s="9">
         <f>IF(L2="","",IF(L2&lt;0,"-","")&amp;INT(ABS(L2)/60)&amp;"h "&amp;TEXT(MOD(ABS(L2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I2" s="11">
+      <c r="I2" s="9">
         <f>IF(M2="","",IF(M2&lt;0,"-","")&amp;INT(ABS(M2)/60)&amp;"h "&amp;TEXT(MOD(ABS(M2),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J2" s="11" t="n">
+      <c r="J2" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K2" s="11">
+      <c r="K2" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B2)</f>
         <v/>
       </c>
-      <c r="L2" s="11">
+      <c r="L2" s="9">
         <f>K2-J2</f>
         <v/>
       </c>
-      <c r="M2" s="11">
+      <c r="M2" s="9">
         <f>MAX(0,J2-K2)</f>
         <v/>
       </c>
-      <c r="N2" s="11" t="inlineStr">
+      <c r="N2" s="9" t="inlineStr">
         <is>
           <t>1. Mai</t>
         </is>
       </c>
-      <c r="O2" s="11" t="inlineStr">
+      <c r="O2" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P2" s="11" t="inlineStr">
+      <c r="P2" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
         <v>19</v>
       </c>
       <c r="B3" s="6" t="n">
         <v>46146</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>16:00</t>
@@ -34042,51 +38970,51 @@
       </c>
       <c r="M4" s="3">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
       <c r="N4" s="3" t="inlineStr">
         <is>
           <t>Basis-Softwarelogik 25FS03</t>
         </is>
       </c>
       <c r="O4" s="3" t="inlineStr">
         <is>
           <t>Basis-Softwarelogik 25FS03, Pause</t>
         </is>
       </c>
       <c r="P4" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B5" s="13" t="n">
+      <c r="B5" s="11" t="n">
         <v>46148</v>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G5" s="4">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H5" s="4">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I5" s="4">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -34103,51 +39031,51 @@
       </c>
       <c r="M5" s="4">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B6" s="13" t="n">
+      <c r="B6" s="11" t="n">
         <v>46149</v>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr"/>
       <c r="E6" s="4" t="inlineStr"/>
       <c r="F6" s="4">
         <f>IF(J6="","",IF(J6&lt;0,"-","")&amp;INT(ABS(J6)/60)&amp;"h "&amp;TEXT(MOD(ABS(J6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G6" s="4">
         <f>IF(K6="","",IF(K6&lt;0,"-","")&amp;INT(ABS(K6)/60)&amp;"h "&amp;TEXT(MOD(ABS(K6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H6" s="4">
         <f>IF(L6="","",IF(L6&lt;0,"-","")&amp;INT(ABS(L6)/60)&amp;"h "&amp;TEXT(MOD(ABS(L6),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I6" s="4">
         <f>IF(M6="","",IF(M6&lt;0,"-","")&amp;INT(ABS(M6)/60)&amp;"h "&amp;TEXT(MOD(ABS(M6),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -34164,51 +39092,51 @@
       </c>
       <c r="M6" s="4">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>19</v>
       </c>
-      <c r="B7" s="13" t="n">
+      <c r="B7" s="11" t="n">
         <v>46150</v>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="G7" s="4">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="4">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="I7" s="4">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
@@ -34222,381 +39150,381 @@
       <c r="L7" s="4">
         <f>K7-J7</f>
         <v/>
       </c>
       <c r="M7" s="4">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
       <c r="N7" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Urlaub</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="14" t="n">
+      <c r="A8" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B8" s="15" t="n">
+      <c r="B8" s="13" t="n">
         <v>46153</v>
       </c>
-      <c r="C8" s="14" t="inlineStr">
+      <c r="C8" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D8" s="14" t="inlineStr">
+      <c r="D8" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E8" s="14" t="inlineStr">
+      <c r="E8" s="12" t="inlineStr">
         <is>
           <t>16:45</t>
         </is>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="12">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="12">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="4">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="12">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="14" t="n">
+      <c r="J8" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="12">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="12">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="14" t="inlineStr">
+      <c r="N8" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O8" s="14" t="inlineStr">
+      <c r="O8" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P8" s="14" t="inlineStr">
+      <c r="P8" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="14" t="n">
+      <c r="A9" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B9" s="15" t="n">
+      <c r="B9" s="13" t="n">
         <v>46154</v>
       </c>
-      <c r="C9" s="14" t="inlineStr">
+      <c r="C9" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D9" s="14" t="inlineStr">
+      <c r="D9" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E9" s="14" t="inlineStr">
+      <c r="E9" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="12">
         <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="12">
         <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H9" s="4">
         <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="12">
         <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J9" s="14" t="n">
+      <c r="J9" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
         <v/>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="12">
         <f>K9-J9</f>
         <v/>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="12">
         <f>MAX(0,J9-K9)</f>
         <v/>
       </c>
-      <c r="N9" s="14" t="inlineStr">
+      <c r="N9" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O9" s="14" t="inlineStr">
+      <c r="O9" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P9" s="14" t="inlineStr">
+      <c r="P9" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="14" t="n">
+      <c r="A10" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B10" s="15" t="n">
+      <c r="B10" s="13" t="n">
         <v>46155</v>
       </c>
-      <c r="C10" s="14" t="inlineStr">
+      <c r="C10" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D10" s="14" t="inlineStr">
+      <c r="D10" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E10" s="14" t="inlineStr">
+      <c r="E10" s="12" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="12">
         <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="12">
         <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H10" s="4">
         <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="12">
         <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J10" s="14" t="n">
+      <c r="J10" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
         <v/>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="12">
         <f>K10-J10</f>
         <v/>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="12">
         <f>MAX(0,J10-K10)</f>
         <v/>
       </c>
-      <c r="N10" s="14" t="inlineStr">
+      <c r="N10" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O10" s="14" t="inlineStr">
+      <c r="O10" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P10" s="14" t="inlineStr">
+      <c r="P10" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="11" t="n">
+      <c r="A11" s="9" t="n">
         <v>20</v>
       </c>
-      <c r="B11" s="12" t="n">
+      <c r="B11" s="10" t="n">
         <v>46156</v>
       </c>
-      <c r="C11" s="11" t="inlineStr">
+      <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D11" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F11" s="11">
+      <c r="D11" s="9" t="inlineStr"/>
+      <c r="E11" s="9" t="inlineStr"/>
+      <c r="F11" s="9">
         <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J11" s="11" t="n">
+      <c r="J11" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
         <v/>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <f>K11-J11</f>
         <v/>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <f>MAX(0,J11-K11)</f>
         <v/>
       </c>
-      <c r="N11" s="11" t="inlineStr">
+      <c r="N11" s="9" t="inlineStr">
         <is>
           <t>Christi Himmelfahrt</t>
         </is>
       </c>
-      <c r="O11" s="11" t="inlineStr">
+      <c r="O11" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P11" s="11" t="inlineStr">
+      <c r="P11" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="14" t="n">
+      <c r="A12" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="B12" s="15" t="n">
+      <c r="B12" s="13" t="n">
         <v>46157</v>
       </c>
-      <c r="C12" s="14" t="inlineStr">
+      <c r="C12" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D12" s="14" t="inlineStr">
+      <c r="D12" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E12" s="14" t="inlineStr">
+      <c r="E12" s="12" t="inlineStr">
         <is>
           <t>15:45</t>
         </is>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="12">
         <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="12">
         <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H12" s="4">
         <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="12">
         <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J12" s="14" t="n">
+      <c r="J12" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
         <v/>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <f>K12-J12</f>
         <v/>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <f>MAX(0,J12-K12)</f>
         <v/>
       </c>
-      <c r="N12" s="14" t="inlineStr">
+      <c r="N12" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02</t>
         </is>
       </c>
-      <c r="O12" s="14" t="inlineStr">
+      <c r="O12" s="12" t="inlineStr">
         <is>
           <t>SWE - Java 25FA02, Pause</t>
         </is>
       </c>
-      <c r="P12" s="14" t="inlineStr">
+      <c r="P12" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="n">
         <v>21</v>
       </c>
       <c r="B13" s="6" t="n">
         <v>46160</v>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>14:45</t>
@@ -34628,166 +39556,166 @@
       <c r="L13" s="3">
         <f>K13-J13</f>
         <v/>
       </c>
       <c r="M13" s="3">
         <f>MAX(0,J13-K13)</f>
         <v/>
       </c>
       <c r="N13" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O13" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P13" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="16" t="n">
+      <c r="A14" s="14" t="n">
         <v>21</v>
       </c>
-      <c r="B14" s="17" t="n">
+      <c r="B14" s="15" t="n">
         <v>46161</v>
       </c>
-      <c r="C14" s="16" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D14" s="16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F14" s="16">
+      <c r="D14" s="14" t="inlineStr"/>
+      <c r="E14" s="14" t="inlineStr"/>
+      <c r="F14" s="14">
         <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="14">
         <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H14" s="5">
         <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="14">
         <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J14" s="16" t="n">
+      <c r="J14" s="14" t="n">
         <v>450</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="14">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
         <v/>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="14">
         <f>K14-J14</f>
         <v/>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="14">
         <f>MAX(0,J14-K14)</f>
         <v/>
       </c>
-      <c r="N14" s="16" t="inlineStr">
+      <c r="N14" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="O14" s="16" t="inlineStr">
+      <c r="O14" s="14" t="inlineStr">
         <is>
           <t>Ausgleichstag</t>
         </is>
       </c>
-      <c r="P14" s="16" t="inlineStr">
+      <c r="P14" s="14" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="18" t="n">
+      <c r="A15" s="16" t="n">
         <v>21</v>
       </c>
-      <c r="B15" s="19" t="n">
+      <c r="B15" s="17" t="n">
         <v>46162</v>
       </c>
-      <c r="C15" s="18" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D15" s="18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F15" s="18">
+      <c r="D15" s="16" t="inlineStr"/>
+      <c r="E15" s="16" t="inlineStr"/>
+      <c r="F15" s="16">
         <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G15" s="18">
+      <c r="G15" s="16">
         <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H15" s="18">
+      <c r="H15" s="16">
         <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I15" s="18">
+      <c r="I15" s="16">
         <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J15" s="18" t="n">
+      <c r="J15" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K15" s="18">
+      <c r="K15" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
         <v/>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="16">
         <f>K15-J15</f>
         <v/>
       </c>
-      <c r="M15" s="18">
+      <c r="M15" s="16">
         <f>MAX(0,J15-K15)</f>
         <v/>
       </c>
-      <c r="N15" s="18" t="inlineStr">
+      <c r="N15" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O15" s="18" t="inlineStr">
+      <c r="O15" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="P15" s="18" t="inlineStr">
+      <c r="P15" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="n">
         <v>21</v>
       </c>
       <c r="B16" s="6" t="n">
         <v>46163</v>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>13:45</t>
@@ -34888,432 +39816,432 @@
       <c r="L17" s="3">
         <f>K17-J17</f>
         <v/>
       </c>
       <c r="M17" s="3">
         <f>MAX(0,J17-K17)</f>
         <v/>
       </c>
       <c r="N17" s="3" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
       <c r="O17" s="3" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
       <c r="P17" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="11" t="n">
+      <c r="A18" s="9" t="n">
         <v>22</v>
       </c>
-      <c r="B18" s="12" t="n">
+      <c r="B18" s="10" t="n">
         <v>46167</v>
       </c>
-      <c r="C18" s="11" t="inlineStr">
+      <c r="C18" s="9" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D18" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F18" s="11">
+      <c r="D18" s="9" t="inlineStr"/>
+      <c r="E18" s="9" t="inlineStr"/>
+      <c r="F18" s="9">
         <f>IF(J18="","",IF(J18&lt;0,"-","")&amp;INT(ABS(J18)/60)&amp;"h "&amp;TEXT(MOD(ABS(J18),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <f>IF(K18="","",IF(K18&lt;0,"-","")&amp;INT(ABS(K18)/60)&amp;"h "&amp;TEXT(MOD(ABS(K18),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <f>IF(L18="","",IF(L18&lt;0,"-","")&amp;INT(ABS(L18)/60)&amp;"h "&amp;TEXT(MOD(ABS(L18),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <f>IF(M18="","",IF(M18&lt;0,"-","")&amp;INT(ABS(M18)/60)&amp;"h "&amp;TEXT(MOD(ABS(M18),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J18" s="11" t="n">
+      <c r="J18" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B18)</f>
         <v/>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <f>K18-J18</f>
         <v/>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <f>MAX(0,J18-K18)</f>
         <v/>
       </c>
-      <c r="N18" s="11" t="inlineStr">
+      <c r="N18" s="9" t="inlineStr">
         <is>
           <t>Pfingstmontag</t>
         </is>
       </c>
-      <c r="O18" s="11" t="inlineStr">
+      <c r="O18" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P18" s="11" t="inlineStr">
+      <c r="P18" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="14" t="n">
+      <c r="A19" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="B19" s="15" t="n">
+      <c r="B19" s="13" t="n">
         <v>46168</v>
       </c>
-      <c r="C19" s="14" t="inlineStr">
+      <c r="C19" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D19" s="14" t="inlineStr">
+      <c r="D19" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E19" s="14" t="inlineStr">
+      <c r="E19" s="12" t="inlineStr">
         <is>
           <t>16:30</t>
         </is>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="12">
         <f>IF(J19="","",IF(J19&lt;0,"-","")&amp;INT(ABS(J19)/60)&amp;"h "&amp;TEXT(MOD(ABS(J19),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="12">
         <f>IF(K19="","",IF(K19&lt;0,"-","")&amp;INT(ABS(K19)/60)&amp;"h "&amp;TEXT(MOD(ABS(K19),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H19" s="4">
         <f>IF(L19="","",IF(L19&lt;0,"-","")&amp;INT(ABS(L19)/60)&amp;"h "&amp;TEXT(MOD(ABS(L19),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I19" s="14">
+      <c r="I19" s="12">
         <f>IF(M19="","",IF(M19&lt;0,"-","")&amp;INT(ABS(M19)/60)&amp;"h "&amp;TEXT(MOD(ABS(M19),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J19" s="14" t="n">
+      <c r="J19" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B19)</f>
         <v/>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="12">
         <f>K19-J19</f>
         <v/>
       </c>
-      <c r="M19" s="14">
+      <c r="M19" s="12">
         <f>MAX(0,J19-K19)</f>
         <v/>
       </c>
-      <c r="N19" s="14" t="inlineStr">
+      <c r="N19" s="12" t="inlineStr">
         <is>
           <t>mobileOffice</t>
         </is>
       </c>
-      <c r="O19" s="14" t="inlineStr">
+      <c r="O19" s="12" t="inlineStr">
         <is>
           <t>mobileOffice, mobileOffice</t>
         </is>
       </c>
-      <c r="P19" s="14" t="inlineStr">
+      <c r="P19" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="18" t="n">
+      <c r="A20" s="16" t="n">
         <v>22</v>
       </c>
-      <c r="B20" s="19" t="n">
+      <c r="B20" s="17" t="n">
         <v>46169</v>
       </c>
-      <c r="C20" s="18" t="inlineStr">
+      <c r="C20" s="16" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D20" s="18" t="inlineStr">
+      <c r="D20" s="16" t="inlineStr">
         <is>
           <t>14:45</t>
         </is>
       </c>
-      <c r="E20" s="18" t="inlineStr">
+      <c r="E20" s="16" t="inlineStr">
         <is>
           <t>19:15</t>
         </is>
       </c>
-      <c r="F20" s="18">
+      <c r="F20" s="16">
         <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G20" s="18">
+      <c r="G20" s="16">
         <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H20" s="4">
         <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I20" s="18">
+      <c r="I20" s="16">
         <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J20" s="18" t="n">
+      <c r="J20" s="16" t="n">
         <v>450</v>
       </c>
-      <c r="K20" s="18">
+      <c r="K20" s="16">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B20)</f>
         <v/>
       </c>
-      <c r="L20" s="18">
+      <c r="L20" s="16">
         <f>K20-J20</f>
         <v/>
       </c>
-      <c r="M20" s="18">
+      <c r="M20" s="16">
         <f>MAX(0,J20-K20)</f>
         <v/>
       </c>
-      <c r="N20" s="18" t="inlineStr">
+      <c r="N20" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit</t>
         </is>
       </c>
-      <c r="O20" s="18" t="inlineStr">
+      <c r="O20" s="16" t="inlineStr">
         <is>
           <t>Altersfreizeit, Probepräsentationen</t>
         </is>
       </c>
-      <c r="P20" s="18" t="inlineStr">
+      <c r="P20" s="16" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="14" t="n">
+      <c r="A21" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="B21" s="15" t="n">
+      <c r="B21" s="13" t="n">
         <v>46170</v>
       </c>
-      <c r="C21" s="14" t="inlineStr">
+      <c r="C21" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D21" s="14" t="inlineStr">
+      <c r="D21" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E21" s="14" t="inlineStr">
+      <c r="E21" s="12" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="12">
         <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="12">
         <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H21" s="4">
         <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I21" s="14">
+      <c r="I21" s="12">
         <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J21" s="14" t="n">
+      <c r="J21" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K21" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B21)</f>
         <v/>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="12">
         <f>K21-J21</f>
         <v/>
       </c>
-      <c r="M21" s="14">
+      <c r="M21" s="12">
         <f>MAX(0,J21-K21)</f>
         <v/>
       </c>
-      <c r="N21" s="14" t="inlineStr">
+      <c r="N21" s="12" t="inlineStr">
         <is>
           <t>TTT Fobizz, Büro</t>
         </is>
       </c>
-      <c r="O21" s="14" t="inlineStr">
+      <c r="O21" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause, TTT Fobizz</t>
         </is>
       </c>
-      <c r="P21" s="14" t="inlineStr">
+      <c r="P21" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="14" t="n">
+      <c r="A22" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="B22" s="15" t="n">
+      <c r="B22" s="13" t="n">
         <v>46171</v>
       </c>
-      <c r="C22" s="14" t="inlineStr">
+      <c r="C22" s="12" t="inlineStr">
         <is>
           <t>Mai</t>
         </is>
       </c>
-      <c r="D22" s="14" t="inlineStr">
+      <c r="D22" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E22" s="14" t="inlineStr">
+      <c r="E22" s="12" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="12">
         <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="12">
         <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H22" s="14">
+      <c r="H22" s="12">
         <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I22" s="14">
+      <c r="I22" s="12">
         <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J22" s="14" t="n">
+      <c r="J22" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
         <v/>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="12">
         <f>K22-J22</f>
         <v/>
       </c>
-      <c r="M22" s="14">
+      <c r="M22" s="12">
         <f>MAX(0,J22-K22)</f>
         <v/>
       </c>
-      <c r="N22" s="14" t="inlineStr">
+      <c r="N22" s="12" t="inlineStr">
         <is>
           <t>Büro</t>
         </is>
       </c>
-      <c r="O22" s="14" t="inlineStr">
+      <c r="O22" s="12" t="inlineStr">
         <is>
           <t>Büro, Pause</t>
         </is>
       </c>
-      <c r="P22" s="14" t="inlineStr">
+      <c r="P22" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
-      <c r="A24" s="20" t="inlineStr">
+      <c r="A24" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B24" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="F24" s="20">
+      <c r="B24" s="19" t="n"/>
+      <c r="C24" s="19" t="n"/>
+      <c r="D24" s="19" t="n"/>
+      <c r="E24" s="19" t="n"/>
+      <c r="F24" s="18">
         <f>IF(J24="","",IF(J24&lt;0,"-","")&amp;INT(ABS(J24)/60)&amp;"h "&amp;TEXT(MOD(ABS(J24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="18">
         <f>IF(K24="","",IF(K24&lt;0,"-","")&amp;INT(ABS(K24)/60)&amp;"h "&amp;TEXT(MOD(ABS(K24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="20">
         <f>IF(L24="","",IF(L24&lt;0,"-","")&amp;INT(ABS(L24)/60)&amp;"h "&amp;TEXT(MOD(ABS(L24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="18">
         <f>IF(M24="","",IF(M24&lt;0,"-","")&amp;INT(ABS(M24)/60)&amp;"h "&amp;TEXT(MOD(ABS(M24),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="18">
         <f>SUM(J2:J22)</f>
         <v/>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="18">
         <f>SUM(K2:K22)</f>
         <v/>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="18">
         <f>SUM(L2:L22)</f>
         <v/>
       </c>
-      <c r="M24" s="20">
+      <c r="M24" s="18">
         <f>SUM(M2:M22)</f>
         <v/>
       </c>
-      <c r="N24" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="P24" s="21" t="n"/>
+      <c r="N24" s="19" t="n"/>
+      <c r="O24" s="19" t="n"/>
+      <c r="P24" s="19" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:P22"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
@@ -35459,51 +40387,51 @@
     <cfRule type="expression" priority="41" dxfId="0">
       <formula>$L22&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="42" dxfId="1">
       <formula>$L22&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H24">
     <cfRule type="expression" priority="43" dxfId="0">
       <formula>$L24&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="44" dxfId="1">
       <formula>$L24&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="36" customWidth="1" min="6" max="6"/>
     <col width="36" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col hidden="1" width="21" customWidth="1" min="10" max="10"/>
     <col hidden="1" width="36" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="26" customWidth="1" min="12" max="12"/>
     <col hidden="1" width="21" customWidth="1" min="13" max="13"/>
     <col width="26" customWidth="1" min="14" max="14"/>
     <col width="36" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
@@ -35776,105 +40704,105 @@
       <c r="L4" s="3">
         <f>K4-J4</f>
         <v/>
       </c>
       <c r="M4" s="3">
         <f>MAX(0,J4-K4)</f>
         <v/>
       </c>
       <c r="N4" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="O4" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P4" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="11" t="n">
+      <c r="A5" s="9" t="n">
         <v>23</v>
       </c>
-      <c r="B5" s="12" t="n">
+      <c r="B5" s="10" t="n">
         <v>46177</v>
       </c>
-      <c r="C5" s="11" t="inlineStr">
+      <c r="C5" s="9" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D5" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F5" s="11">
+      <c r="D5" s="9" t="inlineStr"/>
+      <c r="E5" s="9" t="inlineStr"/>
+      <c r="F5" s="9">
         <f>IF(J5="","",IF(J5&lt;0,"-","")&amp;INT(ABS(J5)/60)&amp;"h "&amp;TEXT(MOD(ABS(J5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <f>IF(K5="","",IF(K5&lt;0,"-","")&amp;INT(ABS(K5)/60)&amp;"h "&amp;TEXT(MOD(ABS(K5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <f>IF(L5="","",IF(L5&lt;0,"-","")&amp;INT(ABS(L5)/60)&amp;"h "&amp;TEXT(MOD(ABS(L5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <f>IF(M5="","",IF(M5&lt;0,"-","")&amp;INT(ABS(M5)/60)&amp;"h "&amp;TEXT(MOD(ABS(M5),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J5" s="11" t="n">
+      <c r="J5" s="9" t="n">
         <v>450</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B5)</f>
         <v/>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <f>K5-J5</f>
         <v/>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <f>MAX(0,J5-K5)</f>
         <v/>
       </c>
-      <c r="N5" s="11" t="inlineStr">
+      <c r="N5" s="9" t="inlineStr">
         <is>
           <t>Fronleichnam</t>
         </is>
       </c>
-      <c r="O5" s="11" t="inlineStr">
+      <c r="O5" s="9" t="inlineStr">
         <is>
           <t>Feiertag</t>
         </is>
       </c>
-      <c r="P5" s="11" t="inlineStr">
+      <c r="P5" s="9" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="n">
         <v>23</v>
       </c>
       <c r="B6" s="6" t="n">
         <v>46178</v>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>16:00</t>
@@ -35906,301 +40834,1239 @@
       <c r="L6" s="3">
         <f>K6-J6</f>
         <v/>
       </c>
       <c r="M6" s="3">
         <f>MAX(0,J6-K6)</f>
         <v/>
       </c>
       <c r="N6" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
       <c r="O6" s="3" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, mobileOffice, Pause</t>
         </is>
       </c>
       <c r="P6" s="3" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="14" t="n">
+      <c r="A7" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="B7" s="15" t="n">
+      <c r="B7" s="13" t="n">
         <v>46181</v>
       </c>
-      <c r="C7" s="14" t="inlineStr">
+      <c r="C7" s="12" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D7" s="14" t="inlineStr">
+      <c r="D7" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E7" s="14" t="inlineStr">
+      <c r="E7" s="12" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="12">
         <f>IF(J7="","",IF(J7&lt;0,"-","")&amp;INT(ABS(J7)/60)&amp;"h "&amp;TEXT(MOD(ABS(J7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="12">
         <f>IF(K7="","",IF(K7&lt;0,"-","")&amp;INT(ABS(K7)/60)&amp;"h "&amp;TEXT(MOD(ABS(K7),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H7" s="4">
         <f>IF(L7="","",IF(L7&lt;0,"-","")&amp;INT(ABS(L7)/60)&amp;"h "&amp;TEXT(MOD(ABS(L7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="12">
         <f>IF(M7="","",IF(M7&lt;0,"-","")&amp;INT(ABS(M7)/60)&amp;"h "&amp;TEXT(MOD(ABS(M7),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J7" s="14" t="n">
+      <c r="J7" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B7)</f>
         <v/>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="12">
         <f>K7-J7</f>
         <v/>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="12">
         <f>MAX(0,J7-K7)</f>
         <v/>
       </c>
-      <c r="N7" s="14" t="inlineStr">
+      <c r="N7" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
-      <c r="O7" s="14" t="inlineStr">
+      <c r="O7" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, Pause</t>
         </is>
       </c>
-      <c r="P7" s="14" t="inlineStr">
+      <c r="P7" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="14" t="n">
+      <c r="A8" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="B8" s="15" t="n">
+      <c r="B8" s="13" t="n">
         <v>46182</v>
       </c>
-      <c r="C8" s="14" t="inlineStr">
+      <c r="C8" s="12" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D8" s="14" t="inlineStr">
+      <c r="D8" s="12" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
-      <c r="E8" s="14" t="inlineStr">
+      <c r="E8" s="12" t="inlineStr">
         <is>
           <t>16:15</t>
         </is>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="12">
         <f>IF(J8="","",IF(J8&lt;0,"-","")&amp;INT(ABS(J8)/60)&amp;"h "&amp;TEXT(MOD(ABS(J8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="12">
         <f>IF(K8="","",IF(K8&lt;0,"-","")&amp;INT(ABS(K8)/60)&amp;"h "&amp;TEXT(MOD(ABS(K8),60),"00")&amp;"m")</f>
         <v/>
       </c>
       <c r="H8" s="4">
         <f>IF(L8="","",IF(L8&lt;0,"-","")&amp;INT(ABS(L8)/60)&amp;"h "&amp;TEXT(MOD(ABS(L8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="12">
         <f>IF(M8="","",IF(M8&lt;0,"-","")&amp;INT(ABS(M8)/60)&amp;"h "&amp;TEXT(MOD(ABS(M8),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J8" s="14" t="n">
+      <c r="J8" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B8)</f>
         <v/>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="12">
         <f>K8-J8</f>
         <v/>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="12">
         <f>MAX(0,J8-K8)</f>
         <v/>
       </c>
-      <c r="N8" s="14" t="inlineStr">
+      <c r="N8" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01</t>
         </is>
       </c>
-      <c r="O8" s="14" t="inlineStr">
+      <c r="O8" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, Pause</t>
         </is>
       </c>
-      <c r="P8" s="14" t="inlineStr">
+      <c r="P8" s="12" t="inlineStr">
         <is>
           <t>abgeschlossen</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n">
+      <c r="A9" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="B9" s="7" t="n">
+      <c r="B9" s="13" t="n">
         <v>46183</v>
       </c>
-      <c r="C9" s="8" t="inlineStr">
+      <c r="C9" s="12" t="inlineStr">
         <is>
           <t>Juni</t>
         </is>
       </c>
-      <c r="D9" s="8" t="inlineStr">
+      <c r="D9" s="12" t="inlineStr">
         <is>
           <t>06:15</t>
         </is>
       </c>
-      <c r="E9" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F9" s="8">
+      <c r="E9" s="12" t="inlineStr">
+        <is>
+          <t>17:45</t>
+        </is>
+      </c>
+      <c r="F9" s="12">
         <f>IF(J9="","",IF(J9&lt;0,"-","")&amp;INT(ABS(J9)/60)&amp;"h "&amp;TEXT(MOD(ABS(J9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="12">
         <f>IF(K9="","",IF(K9&lt;0,"-","")&amp;INT(ABS(K9)/60)&amp;"h "&amp;TEXT(MOD(ABS(K9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="12">
         <f>IF(L9="","",IF(L9&lt;0,"-","")&amp;INT(ABS(L9)/60)&amp;"h "&amp;TEXT(MOD(ABS(L9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="12">
         <f>IF(M9="","",IF(M9&lt;0,"-","")&amp;INT(ABS(M9)/60)&amp;"h "&amp;TEXT(MOD(ABS(M9),60),"00")&amp;"m")</f>
         <v/>
       </c>
-      <c r="J9" s="8" t="n">
+      <c r="J9" s="12" t="n">
         <v>450</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="12">
         <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B9)</f>
         <v/>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="12">
         <f>K9-J9</f>
         <v/>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="12">
         <f>MAX(0,J9-K9)</f>
         <v/>
       </c>
-      <c r="N9" s="8" t="inlineStr"/>
-      <c r="O9" s="8" t="inlineStr">
+      <c r="N9" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="O9" s="12" t="inlineStr">
         <is>
           <t>Softwareprojekt 24FADP01, mobileOffice, Pause</t>
         </is>
       </c>
-      <c r="P9" s="8" t="inlineStr">
-[...5 lines deleted...]
-    <row r="10"/>
+      <c r="P9" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="12" t="n">
+        <v>24</v>
+      </c>
+      <c r="B10" s="13" t="n">
+        <v>46184</v>
+      </c>
+      <c r="C10" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D10" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E10" s="12" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F10" s="12">
+        <f>IF(J10="","",IF(J10&lt;0,"-","")&amp;INT(ABS(J10)/60)&amp;"h "&amp;TEXT(MOD(ABS(J10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G10" s="12">
+        <f>IF(K10="","",IF(K10&lt;0,"-","")&amp;INT(ABS(K10)/60)&amp;"h "&amp;TEXT(MOD(ABS(K10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H10" s="4">
+        <f>IF(L10="","",IF(L10&lt;0,"-","")&amp;INT(ABS(L10)/60)&amp;"h "&amp;TEXT(MOD(ABS(L10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I10" s="12">
+        <f>IF(M10="","",IF(M10&lt;0,"-","")&amp;INT(ABS(M10)/60)&amp;"h "&amp;TEXT(MOD(ABS(M10),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J10" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K10" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B10)</f>
+        <v/>
+      </c>
+      <c r="L10" s="12">
+        <f>K10-J10</f>
+        <v/>
+      </c>
+      <c r="M10" s="12">
+        <f>MAX(0,J10-K10)</f>
+        <v/>
+      </c>
+      <c r="N10" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="O10" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01, mobileOffice, Pause, Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="P10" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
     <row r="11">
-      <c r="A11" s="20" t="inlineStr">
+      <c r="A11" s="12" t="n">
+        <v>24</v>
+      </c>
+      <c r="B11" s="13" t="n">
+        <v>46185</v>
+      </c>
+      <c r="C11" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D11" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E11" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F11" s="12">
+        <f>IF(J11="","",IF(J11&lt;0,"-","")&amp;INT(ABS(J11)/60)&amp;"h "&amp;TEXT(MOD(ABS(J11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G11" s="12">
+        <f>IF(K11="","",IF(K11&lt;0,"-","")&amp;INT(ABS(K11)/60)&amp;"h "&amp;TEXT(MOD(ABS(K11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H11" s="4">
+        <f>IF(L11="","",IF(L11&lt;0,"-","")&amp;INT(ABS(L11)/60)&amp;"h "&amp;TEXT(MOD(ABS(L11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I11" s="12">
+        <f>IF(M11="","",IF(M11&lt;0,"-","")&amp;INT(ABS(M11)/60)&amp;"h "&amp;TEXT(MOD(ABS(M11),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J11" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K11" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B11)</f>
+        <v/>
+      </c>
+      <c r="L11" s="12">
+        <f>K11-J11</f>
+        <v/>
+      </c>
+      <c r="M11" s="12">
+        <f>MAX(0,J11-K11)</f>
+        <v/>
+      </c>
+      <c r="N11" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01</t>
+        </is>
+      </c>
+      <c r="O11" s="12" t="inlineStr">
+        <is>
+          <t>Softwareprojekt 24FADP01, Pause</t>
+        </is>
+      </c>
+      <c r="P11" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="14" t="n">
+        <v>25</v>
+      </c>
+      <c r="B12" s="15" t="n">
+        <v>46188</v>
+      </c>
+      <c r="C12" s="14" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D12" s="14" t="inlineStr"/>
+      <c r="E12" s="14" t="inlineStr"/>
+      <c r="F12" s="14">
+        <f>IF(J12="","",IF(J12&lt;0,"-","")&amp;INT(ABS(J12)/60)&amp;"h "&amp;TEXT(MOD(ABS(J12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G12" s="14">
+        <f>IF(K12="","",IF(K12&lt;0,"-","")&amp;INT(ABS(K12)/60)&amp;"h "&amp;TEXT(MOD(ABS(K12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H12" s="5">
+        <f>IF(L12="","",IF(L12&lt;0,"-","")&amp;INT(ABS(L12)/60)&amp;"h "&amp;TEXT(MOD(ABS(L12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I12" s="14">
+        <f>IF(M12="","",IF(M12&lt;0,"-","")&amp;INT(ABS(M12)/60)&amp;"h "&amp;TEXT(MOD(ABS(M12),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J12" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K12" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B12)</f>
+        <v/>
+      </c>
+      <c r="L12" s="14">
+        <f>K12-J12</f>
+        <v/>
+      </c>
+      <c r="M12" s="14">
+        <f>MAX(0,J12-K12)</f>
+        <v/>
+      </c>
+      <c r="N12" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O12" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P12" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="14" t="n">
+        <v>25</v>
+      </c>
+      <c r="B13" s="15" t="n">
+        <v>46189</v>
+      </c>
+      <c r="C13" s="14" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D13" s="14" t="inlineStr"/>
+      <c r="E13" s="14" t="inlineStr"/>
+      <c r="F13" s="14">
+        <f>IF(J13="","",IF(J13&lt;0,"-","")&amp;INT(ABS(J13)/60)&amp;"h "&amp;TEXT(MOD(ABS(J13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G13" s="14">
+        <f>IF(K13="","",IF(K13&lt;0,"-","")&amp;INT(ABS(K13)/60)&amp;"h "&amp;TEXT(MOD(ABS(K13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H13" s="5">
+        <f>IF(L13="","",IF(L13&lt;0,"-","")&amp;INT(ABS(L13)/60)&amp;"h "&amp;TEXT(MOD(ABS(L13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I13" s="14">
+        <f>IF(M13="","",IF(M13&lt;0,"-","")&amp;INT(ABS(M13)/60)&amp;"h "&amp;TEXT(MOD(ABS(M13),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J13" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K13" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B13)</f>
+        <v/>
+      </c>
+      <c r="L13" s="14">
+        <f>K13-J13</f>
+        <v/>
+      </c>
+      <c r="M13" s="14">
+        <f>MAX(0,J13-K13)</f>
+        <v/>
+      </c>
+      <c r="N13" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O13" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P13" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="16" t="n">
+        <v>25</v>
+      </c>
+      <c r="B14" s="17" t="n">
+        <v>46190</v>
+      </c>
+      <c r="C14" s="16" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D14" s="16" t="inlineStr"/>
+      <c r="E14" s="16" t="inlineStr"/>
+      <c r="F14" s="16">
+        <f>IF(J14="","",IF(J14&lt;0,"-","")&amp;INT(ABS(J14)/60)&amp;"h "&amp;TEXT(MOD(ABS(J14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G14" s="16">
+        <f>IF(K14="","",IF(K14&lt;0,"-","")&amp;INT(ABS(K14)/60)&amp;"h "&amp;TEXT(MOD(ABS(K14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H14" s="16">
+        <f>IF(L14="","",IF(L14&lt;0,"-","")&amp;INT(ABS(L14)/60)&amp;"h "&amp;TEXT(MOD(ABS(L14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I14" s="16">
+        <f>IF(M14="","",IF(M14&lt;0,"-","")&amp;INT(ABS(M14)/60)&amp;"h "&amp;TEXT(MOD(ABS(M14),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J14" s="16" t="n">
+        <v>450</v>
+      </c>
+      <c r="K14" s="16">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B14)</f>
+        <v/>
+      </c>
+      <c r="L14" s="16">
+        <f>K14-J14</f>
+        <v/>
+      </c>
+      <c r="M14" s="16">
+        <f>MAX(0,J14-K14)</f>
+        <v/>
+      </c>
+      <c r="N14" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="O14" s="16" t="inlineStr">
+        <is>
+          <t>Altersfreizeit</t>
+        </is>
+      </c>
+      <c r="P14" s="16" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="B15" s="6" t="n">
+        <v>46191</v>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>14:45</t>
+        </is>
+      </c>
+      <c r="F15" s="3">
+        <f>IF(J15="","",IF(J15&lt;0,"-","")&amp;INT(ABS(J15)/60)&amp;"h "&amp;TEXT(MOD(ABS(J15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G15" s="3">
+        <f>IF(K15="","",IF(K15&lt;0,"-","")&amp;INT(ABS(K15)/60)&amp;"h "&amp;TEXT(MOD(ABS(K15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H15" s="4">
+        <f>IF(L15="","",IF(L15&lt;0,"-","")&amp;INT(ABS(L15)/60)&amp;"h "&amp;TEXT(MOD(ABS(L15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I15" s="3">
+        <f>IF(M15="","",IF(M15&lt;0,"-","")&amp;INT(ABS(M15)/60)&amp;"h "&amp;TEXT(MOD(ABS(M15),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K15" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B15)</f>
+        <v/>
+      </c>
+      <c r="L15" s="3">
+        <f>K15-J15</f>
+        <v/>
+      </c>
+      <c r="M15" s="3">
+        <f>MAX(0,J15-K15)</f>
+        <v/>
+      </c>
+      <c r="N15" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O15" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P15" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="B16" s="6" t="n">
+        <v>46192</v>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
+      <c r="F16" s="3">
+        <f>IF(J16="","",IF(J16&lt;0,"-","")&amp;INT(ABS(J16)/60)&amp;"h "&amp;TEXT(MOD(ABS(J16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G16" s="3">
+        <f>IF(K16="","",IF(K16&lt;0,"-","")&amp;INT(ABS(K16)/60)&amp;"h "&amp;TEXT(MOD(ABS(K16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H16" s="5">
+        <f>IF(L16="","",IF(L16&lt;0,"-","")&amp;INT(ABS(L16)/60)&amp;"h "&amp;TEXT(MOD(ABS(L16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I16" s="3">
+        <f>IF(M16="","",IF(M16&lt;0,"-","")&amp;INT(ABS(M16)/60)&amp;"h "&amp;TEXT(MOD(ABS(M16),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K16" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B16)</f>
+        <v/>
+      </c>
+      <c r="L16" s="3">
+        <f>K16-J16</f>
+        <v/>
+      </c>
+      <c r="M16" s="3">
+        <f>MAX(0,J16-K16)</f>
+        <v/>
+      </c>
+      <c r="N16" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O16" s="3" t="inlineStr">
+        <is>
+          <t>Büro, Pause</t>
+        </is>
+      </c>
+      <c r="P16" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="12" t="n">
+        <v>26</v>
+      </c>
+      <c r="B17" s="13" t="n">
+        <v>46195</v>
+      </c>
+      <c r="C17" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D17" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E17" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F17" s="12">
+        <f>IF(J17="","",IF(J17&lt;0,"-","")&amp;INT(ABS(J17)/60)&amp;"h "&amp;TEXT(MOD(ABS(J17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G17" s="12">
+        <f>IF(K17="","",IF(K17&lt;0,"-","")&amp;INT(ABS(K17)/60)&amp;"h "&amp;TEXT(MOD(ABS(K17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H17" s="4">
+        <f>IF(L17="","",IF(L17&lt;0,"-","")&amp;INT(ABS(L17)/60)&amp;"h "&amp;TEXT(MOD(ABS(L17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I17" s="12">
+        <f>IF(M17="","",IF(M17&lt;0,"-","")&amp;INT(ABS(M17)/60)&amp;"h "&amp;TEXT(MOD(ABS(M17),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J17" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K17" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B17)</f>
+        <v/>
+      </c>
+      <c r="L17" s="12">
+        <f>K17-J17</f>
+        <v/>
+      </c>
+      <c r="M17" s="12">
+        <f>MAX(0,J17-K17)</f>
+        <v/>
+      </c>
+      <c r="N17" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O17" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P17" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="n">
+        <v>26</v>
+      </c>
+      <c r="B18" s="13" t="n">
+        <v>46196</v>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
+      <c r="F18" s="12">
+        <f>IF(J18="","",IF(J18&lt;0,"-","")&amp;INT(ABS(J18)/60)&amp;"h "&amp;TEXT(MOD(ABS(J18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G18" s="12">
+        <f>IF(K18="","",IF(K18&lt;0,"-","")&amp;INT(ABS(K18)/60)&amp;"h "&amp;TEXT(MOD(ABS(K18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H18" s="4">
+        <f>IF(L18="","",IF(L18&lt;0,"-","")&amp;INT(ABS(L18)/60)&amp;"h "&amp;TEXT(MOD(ABS(L18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I18" s="12">
+        <f>IF(M18="","",IF(M18&lt;0,"-","")&amp;INT(ABS(M18)/60)&amp;"h "&amp;TEXT(MOD(ABS(M18),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J18" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K18" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B18)</f>
+        <v/>
+      </c>
+      <c r="L18" s="12">
+        <f>K18-J18</f>
+        <v/>
+      </c>
+      <c r="M18" s="12">
+        <f>MAX(0,J18-K18)</f>
+        <v/>
+      </c>
+      <c r="N18" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O18" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P18" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="12" t="n">
+        <v>26</v>
+      </c>
+      <c r="B19" s="13" t="n">
+        <v>46197</v>
+      </c>
+      <c r="C19" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D19" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E19" s="12" t="inlineStr">
+        <is>
+          <t>15:45</t>
+        </is>
+      </c>
+      <c r="F19" s="12">
+        <f>IF(J19="","",IF(J19&lt;0,"-","")&amp;INT(ABS(J19)/60)&amp;"h "&amp;TEXT(MOD(ABS(J19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G19" s="12">
+        <f>IF(K19="","",IF(K19&lt;0,"-","")&amp;INT(ABS(K19)/60)&amp;"h "&amp;TEXT(MOD(ABS(K19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H19" s="4">
+        <f>IF(L19="","",IF(L19&lt;0,"-","")&amp;INT(ABS(L19)/60)&amp;"h "&amp;TEXT(MOD(ABS(L19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I19" s="12">
+        <f>IF(M19="","",IF(M19&lt;0,"-","")&amp;INT(ABS(M19)/60)&amp;"h "&amp;TEXT(MOD(ABS(M19),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J19" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K19" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B19)</f>
+        <v/>
+      </c>
+      <c r="L19" s="12">
+        <f>K19-J19</f>
+        <v/>
+      </c>
+      <c r="M19" s="12">
+        <f>MAX(0,J19-K19)</f>
+        <v/>
+      </c>
+      <c r="N19" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O19" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P19" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="n">
+        <v>26</v>
+      </c>
+      <c r="B20" s="13" t="n">
+        <v>46198</v>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="F20" s="12">
+        <f>IF(J20="","",IF(J20&lt;0,"-","")&amp;INT(ABS(J20)/60)&amp;"h "&amp;TEXT(MOD(ABS(J20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G20" s="12">
+        <f>IF(K20="","",IF(K20&lt;0,"-","")&amp;INT(ABS(K20)/60)&amp;"h "&amp;TEXT(MOD(ABS(K20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H20" s="4">
+        <f>IF(L20="","",IF(L20&lt;0,"-","")&amp;INT(ABS(L20)/60)&amp;"h "&amp;TEXT(MOD(ABS(L20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I20" s="12">
+        <f>IF(M20="","",IF(M20&lt;0,"-","")&amp;INT(ABS(M20)/60)&amp;"h "&amp;TEXT(MOD(ABS(M20),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J20" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K20" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B20)</f>
+        <v/>
+      </c>
+      <c r="L20" s="12">
+        <f>K20-J20</f>
+        <v/>
+      </c>
+      <c r="M20" s="12">
+        <f>MAX(0,J20-K20)</f>
+        <v/>
+      </c>
+      <c r="N20" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O20" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P20" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="12" t="n">
+        <v>26</v>
+      </c>
+      <c r="B21" s="13" t="n">
+        <v>46199</v>
+      </c>
+      <c r="C21" s="12" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D21" s="12" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E21" s="12" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
+      <c r="F21" s="12">
+        <f>IF(J21="","",IF(J21&lt;0,"-","")&amp;INT(ABS(J21)/60)&amp;"h "&amp;TEXT(MOD(ABS(J21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G21" s="12">
+        <f>IF(K21="","",IF(K21&lt;0,"-","")&amp;INT(ABS(K21)/60)&amp;"h "&amp;TEXT(MOD(ABS(K21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H21" s="12">
+        <f>IF(L21="","",IF(L21&lt;0,"-","")&amp;INT(ABS(L21)/60)&amp;"h "&amp;TEXT(MOD(ABS(L21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I21" s="12">
+        <f>IF(M21="","",IF(M21&lt;0,"-","")&amp;INT(ABS(M21)/60)&amp;"h "&amp;TEXT(MOD(ABS(M21),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J21" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="K21" s="12">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B21)</f>
+        <v/>
+      </c>
+      <c r="L21" s="12">
+        <f>K21-J21</f>
+        <v/>
+      </c>
+      <c r="M21" s="12">
+        <f>MAX(0,J21-K21)</f>
+        <v/>
+      </c>
+      <c r="N21" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03</t>
+        </is>
+      </c>
+      <c r="O21" s="12" t="inlineStr">
+        <is>
+          <t>Robotik 24FA02 24FA03, Pause</t>
+        </is>
+      </c>
+      <c r="P21" s="12" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="14" t="n">
+        <v>27</v>
+      </c>
+      <c r="B22" s="15" t="n">
+        <v>46202</v>
+      </c>
+      <c r="C22" s="14" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D22" s="14" t="inlineStr"/>
+      <c r="E22" s="14" t="inlineStr"/>
+      <c r="F22" s="14">
+        <f>IF(J22="","",IF(J22&lt;0,"-","")&amp;INT(ABS(J22)/60)&amp;"h "&amp;TEXT(MOD(ABS(J22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G22" s="14">
+        <f>IF(K22="","",IF(K22&lt;0,"-","")&amp;INT(ABS(K22)/60)&amp;"h "&amp;TEXT(MOD(ABS(K22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H22" s="5">
+        <f>IF(L22="","",IF(L22&lt;0,"-","")&amp;INT(ABS(L22)/60)&amp;"h "&amp;TEXT(MOD(ABS(L22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I22" s="14">
+        <f>IF(M22="","",IF(M22&lt;0,"-","")&amp;INT(ABS(M22)/60)&amp;"h "&amp;TEXT(MOD(ABS(M22),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J22" s="14" t="n">
+        <v>450</v>
+      </c>
+      <c r="K22" s="14">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B22)</f>
+        <v/>
+      </c>
+      <c r="L22" s="14">
+        <f>K22-J22</f>
+        <v/>
+      </c>
+      <c r="M22" s="14">
+        <f>MAX(0,J22-K22)</f>
+        <v/>
+      </c>
+      <c r="N22" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="O22" s="14" t="inlineStr">
+        <is>
+          <t>Ausgleichstag</t>
+        </is>
+      </c>
+      <c r="P22" s="14" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B23" s="6" t="n">
+        <v>46203</v>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>Juni</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>15:15</t>
+        </is>
+      </c>
+      <c r="F23" s="3">
+        <f>IF(J23="","",IF(J23&lt;0,"-","")&amp;INT(ABS(J23)/60)&amp;"h "&amp;TEXT(MOD(ABS(J23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G23" s="3">
+        <f>IF(K23="","",IF(K23&lt;0,"-","")&amp;INT(ABS(K23)/60)&amp;"h "&amp;TEXT(MOD(ABS(K23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H23" s="4">
+        <f>IF(L23="","",IF(L23&lt;0,"-","")&amp;INT(ABS(L23)/60)&amp;"h "&amp;TEXT(MOD(ABS(L23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I23" s="3">
+        <f>IF(M23="","",IF(M23&lt;0,"-","")&amp;INT(ABS(M23)/60)&amp;"h "&amp;TEXT(MOD(ABS(M23),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="K23" s="3">
+        <f>SUMIFS('Rohdaten Tracks'!$J:$J,'Rohdaten Tracks'!$A:$A,$B23)</f>
+        <v/>
+      </c>
+      <c r="L23" s="3">
+        <f>K23-J23</f>
+        <v/>
+      </c>
+      <c r="M23" s="3">
+        <f>MAX(0,J23-K23)</f>
+        <v/>
+      </c>
+      <c r="N23" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="O23" s="3" t="inlineStr">
+        <is>
+          <t>Büro</t>
+        </is>
+      </c>
+      <c r="P23" s="3" t="inlineStr">
+        <is>
+          <t>abgeschlossen</t>
+        </is>
+      </c>
+    </row>
+    <row r="24"/>
+    <row r="25">
+      <c r="A25" s="18" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
-      <c r="B11" s="21" t="n"/>
-[...37 lines deleted...]
-      <c r="P11" s="21" t="n"/>
+      <c r="B25" s="19" t="n"/>
+      <c r="C25" s="19" t="n"/>
+      <c r="D25" s="19" t="n"/>
+      <c r="E25" s="19" t="n"/>
+      <c r="F25" s="18">
+        <f>IF(J25="","",IF(J25&lt;0,"-","")&amp;INT(ABS(J25)/60)&amp;"h "&amp;TEXT(MOD(ABS(J25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="G25" s="18">
+        <f>IF(K25="","",IF(K25&lt;0,"-","")&amp;INT(ABS(K25)/60)&amp;"h "&amp;TEXT(MOD(ABS(K25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="H25" s="21">
+        <f>IF(L25="","",IF(L25&lt;0,"-","")&amp;INT(ABS(L25)/60)&amp;"h "&amp;TEXT(MOD(ABS(L25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="I25" s="18">
+        <f>IF(M25="","",IF(M25&lt;0,"-","")&amp;INT(ABS(M25)/60)&amp;"h "&amp;TEXT(MOD(ABS(M25),60),"00")&amp;"m")</f>
+        <v/>
+      </c>
+      <c r="J25" s="18">
+        <f>SUM(J2:J23)</f>
+        <v/>
+      </c>
+      <c r="K25" s="18">
+        <f>SUM(K2:K23)</f>
+        <v/>
+      </c>
+      <c r="L25" s="18">
+        <f>SUM(L2:L23)</f>
+        <v/>
+      </c>
+      <c r="M25" s="18">
+        <f>SUM(M2:M23)</f>
+        <v/>
+      </c>
+      <c r="N25" s="19" t="n"/>
+      <c r="O25" s="19" t="n"/>
+      <c r="P25" s="19" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P9"/>
+  <autoFilter ref="A1:P23"/>
   <conditionalFormatting sqref="H2">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>$L2&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1">
       <formula>$L2&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="expression" priority="3" dxfId="0">
       <formula>$L3&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="1">
       <formula>$L3&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4">
     <cfRule type="expression" priority="5" dxfId="0">
       <formula>$L4&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="1">
       <formula>$L4&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5">
@@ -36221,51 +42087,163 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="H7">
     <cfRule type="expression" priority="11" dxfId="0">
       <formula>$L7&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="12" dxfId="1">
       <formula>$L7&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H8">
     <cfRule type="expression" priority="13" dxfId="0">
       <formula>$L8&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="14" dxfId="1">
       <formula>$L8&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H9">
     <cfRule type="expression" priority="15" dxfId="0">
       <formula>$L9&lt;0</formula>
     </cfRule>
     <cfRule type="expression" priority="16" dxfId="1">
       <formula>$L9&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H10">
+    <cfRule type="expression" priority="17" dxfId="0">
+      <formula>$L10&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="18" dxfId="1">
+      <formula>$L10&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H11">
-    <cfRule type="expression" priority="17" dxfId="0">
+    <cfRule type="expression" priority="19" dxfId="0">
       <formula>$L11&lt;0</formula>
     </cfRule>
-    <cfRule type="expression" priority="18" dxfId="1">
+    <cfRule type="expression" priority="20" dxfId="1">
       <formula>$L11&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H12">
+    <cfRule type="expression" priority="21" dxfId="0">
+      <formula>$L12&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="22" dxfId="1">
+      <formula>$L12&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H13">
+    <cfRule type="expression" priority="23" dxfId="0">
+      <formula>$L13&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="24" dxfId="1">
+      <formula>$L13&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H14">
+    <cfRule type="expression" priority="25" dxfId="0">
+      <formula>$L14&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="26" dxfId="1">
+      <formula>$L14&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H15">
+    <cfRule type="expression" priority="27" dxfId="0">
+      <formula>$L15&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="28" dxfId="1">
+      <formula>$L15&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H16">
+    <cfRule type="expression" priority="29" dxfId="0">
+      <formula>$L16&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="30" dxfId="1">
+      <formula>$L16&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H17">
+    <cfRule type="expression" priority="31" dxfId="0">
+      <formula>$L17&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="32" dxfId="1">
+      <formula>$L17&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H18">
+    <cfRule type="expression" priority="33" dxfId="0">
+      <formula>$L18&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="34" dxfId="1">
+      <formula>$L18&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H19">
+    <cfRule type="expression" priority="35" dxfId="0">
+      <formula>$L19&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="36" dxfId="1">
+      <formula>$L19&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H20">
+    <cfRule type="expression" priority="37" dxfId="0">
+      <formula>$L20&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="38" dxfId="1">
+      <formula>$L20&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H21">
+    <cfRule type="expression" priority="39" dxfId="0">
+      <formula>$L21&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="40" dxfId="1">
+      <formula>$L21&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H22">
+    <cfRule type="expression" priority="41" dxfId="0">
+      <formula>$L22&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="42" dxfId="1">
+      <formula>$L22&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H23">
+    <cfRule type="expression" priority="43" dxfId="0">
+      <formula>$L23&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="44" dxfId="1">
+      <formula>$L23&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H25">
+    <cfRule type="expression" priority="45" dxfId="0">
+      <formula>$L25&lt;0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="46" dxfId="1">
+      <formula>$L25&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>